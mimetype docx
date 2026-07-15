--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -1143,51 +1143,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Applicants with special needs - Czechia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1291,51 +1291,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3C9C9A25"/>
+    <w:nsid w:val="05750A15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A7D5ABF4"/>
+    <w:nsid w:val="294C13D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>