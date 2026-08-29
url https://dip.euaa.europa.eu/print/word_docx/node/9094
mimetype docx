--- v1 (2026-07-15)
+++ v2 (2026-08-29)
@@ -42,112 +42,116 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Czechia is bound by the recast Asylum Procedures Directive has transposed its provisions through the Act No 325/1999 Coll. on Asylum, </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Zákon č. 325/1999 Sb., o azylu, Act No 325/1999 Coll.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Czechia is also bound by the Asylum Procedures Regulation which entered into force on 11 June 2024 and shall apply as of 12 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Czechia is bound by the recast Reception Conditions Directive has transposed its provisions through the Act No 325/1999 Coll. on Asylum, </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Zákon č. 325/1999 Sb., o azylu, Act No 325/1999 Coll.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09/12/1999: Act No 359/1999 Coll. on Social and Legal Child Protection, Zákon č. 359/1999 Sb., o sociálně-právní ochraně dětí, </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 359/1999 Coll.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12/09/2015: Decree No 376/2005 Coll. on the amount of payment for food and accommodation provided in an asylum facility, the amount of pocket money and the dates of its payment, Vyhláška č. 376/2005 Sb., kterou se stanoví výše úhrady za stravu a ubytování poskytnuté v azylovém zařízení, výše kapesného a termíny jeho výplaty, </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decree No 376/2005 Coll.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Act defines the profile of applicants as considered to be vulnerable:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">an unaccompanied minor,</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -475,51 +479,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(3) If an applicant for international protection is a vulnerable person, with the exception of a person with a disability that prevents him/her from being in a reception centre or in a facility for the detention of foreigners, the Ministry may detain him/her by a special measure. It can happen only if he/she is over 18 years of age and has repeatedly seriously breached an obligation imposed on him/her.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception of unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">325/1999 Coll. ACT on Asylum:</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 88b</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">While attempting to locate family members of a child who has made an application for international protection, is a recognised refugee or a person enjoying subsidiary protection and who is present in the territory of the Czech Republic unaccompanied by a person over 18 years of age who is responsible for the child pursuant to the laws applicable in the territory of the country whose citizen the child is, or, if the child is a stateless person, in the country of his/her last residence, it is essential to proceed in such a way as not to endanger the life and freedom of the child and his/her family particularly in the country whose citizenship they have or, if they are stateless persons, in the country of their last residence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -531,51 +536,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">The Ministry shall provide minor applicants for international protection and whose registered address is an accommodation centre with school aids to extent of compulsory school attendance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">And the Section 2 (2) of the Act on Social and Legal Protection of Children, names the categories of children that shall be granted social-legal protection, incl. the applicants for international protections, persons enjoying asylum status or subsidiary protection, etc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more info on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Social and Legal Protection of Children: 359/1999 Sb. Zákon o sociálně-právní ochraně dětí</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Although there are no special reception centres for unaccompanied minors set by the Act on Asylum, most of the unaccompanied minors are placed in special facilities for children (The facility for children of foreign nationals | Zařízení pro děti – cizince). Accordingly, these facilities are outside the scope of Ministry of Interior and are operated by Ministry of Education, Youth and Sports and the above-mentioned Act No. 109/2002 Coll., on the provision of institutional education or protective education at school facilities and on preventative educational care at school facilities and on amendments to certain acts, and Decree No. 438/2006 Coll. of 30 August 2006</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -601,120 +607,125 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants for international protection have access to education under the terms and conditions stipulated by the Education Act. According to the Act, applicants for international protection shall have access to pre-school education, basic artistic education and school services under the same conditions as citizens of Czechia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Coordination in the matter of implementation of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Policy for the Integration of Foreign Nationals </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">falls within the competence of the</w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Ministry of the Interior</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. In the area of education, the integration of children into schools is coordinated by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministry of Education, Youth and Sports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Specific measures are defined in the annually updated Procedure for the Implementation of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Updated Policy for the Integration of Foreign Nationals</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With respect to gaining knowledge of the Czech language, for foreigners in nursery and basic education, the legislation established specific measures to support their inclusion, incl. teaching of the Czech language.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">School attendance is compulsory for applicants until the end of the school year during which they reach the age of 17 years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is available on the Eurydice page for Czechia </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to healthcare</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Children in Facility for children of foreign nationals have access to full health care. Children applying for International Protection have full public health insurance as children who are citizens of Czechia, and the same health insurance coverage is available to unaccompanied minors who are eligible for permanent residence.</w:t>
       </w:r>
     </w:p>
@@ -742,51 +753,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors are placed in a Facility for Children for foreign nationals. They are entitled to stay until the age of 15 without travel documents in the facility and upon their request, the Ministry of the Interior can issue a permanent residence permit. Therefore, once the unaccompanied minor reaches adulthood, they already have in most cases a permanent residence permit at this time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specific support services are still provided after the unaccompanied minor reaches the age of majority.​​​​​​​</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(Source: EMN Ad hoc query on 2021.076  </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Transition to adulthood</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, 22 December 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention of unaccompanied minors</w:t>
       </w:r>
     </w:p>
@@ -1143,199 +1155,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Applicants with special needs - Czechia</w:t>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Applicants with  special needs - Czechia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="05750A15"/>
+    <w:nsid w:val="8E7B1D71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1484,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="294C13D3"/>
+    <w:nsid w:val="2C97830D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1719,51 +1764,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/mvcren/article/procedure-for-granting-international-protection-in-the-czech-republic.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpsv.cz/documents/625317/625903/Act_359-1999.pdf/87861589-c041-8606-40d1-a6dbfe35d356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2005-376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/mvcren/file/asylum-act.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/translation/cs/1999-359?langid=1033" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurydice.eacea.ec.europa.eu/national-education-systems/czech-republic/legislation-and-official-policy-documents#Aktualizovana_Koncepce_integrace_cizincu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurydice.eacea.ec.europa.eu/national-education-systems/czech-republic/institutions#Ministerstvo_vnitra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurydice.eacea.ec.europa.eu/national-education-systems/czech-republic/institutions#MSMT" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/migrace/clanek/zakladni-dokumenty-k-integracni-politice-ke-stazeni.aspx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurydice.eacea.ec.europa.eu/national-education-systems/czechia/support-measures-learners-early-childhood-and-school-education" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/system/files/2022-05/202176_transition_to_adulthood.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>