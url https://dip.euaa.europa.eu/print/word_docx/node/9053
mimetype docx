--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -61,144 +61,151 @@
         <w:rPr/>
         <w:t xml:space="preserve">Italy is bound by the recast Asylum Procedures Directive 32/2013 and the Reception Condition Directive 33/2013.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislative Decree n. 25/ 2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative decree n. 142/2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> amended by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">law n. 47/2017</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, and the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Presidential Decree n. 231/2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Police Immigration Office | Ufficio Immigrazione </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Questura</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National Commission for the Right of Asylum | </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Commissione nazionale per il diritto di asilo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Territorial Commissions for the Recognition of International Protection | </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Commissioni Territoriali per il riconoscimento della protezione internazionale</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior, Department of Civil Liberties and Immigration | </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministero dell’Interno, Departimento per le Libertà civili e l’Immigrazione</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Training initiatives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Department of Civil Liberties and Immigration, in partnership with the EUAA, has developed a training plan for 2024–2025. The plan combines standard modules from the European Asylum Curriculum Training Catalogue with tailor-made modules specifically adapted to the national context. Among the training initiatives already conducted in 2024 and those scheduled for 2025, some trainings focused in particular on identifying special needs and providing special procedural guarantees to vulnerable applicants:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -259,51 +266,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Art. 17 of Legislative Decree 142/2015 provides that the reception measures take into account the specific situation of vulnerable persons, such as minors, unaccompanied minors, persons with disabilities, elderly persons, women (with priority given to those who are pregnant), single parents with minor children, victims of human trafficking, persons suffering from serious illnesses or mental disorders, persons who have been found to have suffered torture, rape or other serious forms of psychological, physical or sexual violence or violence related to sexual orientation or gender identity, and victims of genital mutilation. It foresees that the centres dedicated to the reception of vulnerable applicants (along with the beneficiaries of international and national protection, i.e. SAI) shall provide special reception services for vulnerable persons with special needs and that these services shall guarantee special assistance measures and adequate psychological support.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It also provides that applicants for international protection identified as victims of human trafficking shall be covered by the single programme for emergence, assistance and social integration referred to in Article 18, paragraph 3-bis, of Legislative Decree No. 286 of 25 July 1998.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">While there is no procedure foreseen in law for the identification of vulnerable persons, in 2023, The Department of the Civil Liberties and Immigration, in agreement with the National Commission for Asylum, Department of Public Security, Ministry of Health, EUAA, European Commission, Frontex, UNHCR, IOM, UNICEF, Italian Red Cross, Italian Coast Guard, Central Service for the Management of SAI and other stakeholders, has published a </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">vademecum for detection, referral and taking charge of vulnerable persons arriving in Italy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The vademecum contains procedures to identify and address vulnerabilities (with specific insights on linguistic mediation, mental health, family reunification, LGBTIQ+ community, victims of trafficking and gender-based violence, disability) and provides a mapping on stakeholders involved in the detection and taking charge of vulnerable persons. It is based on an holistic approach and multidisciplinary equipe, adequately trained to identify any possible special need.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The identification of vulnerability in Italy is carried out through a multi-step process involving various actors, including caseworker, medical and psycho-social staff, and authorities. During the registration phase, a preliminary interview is conducted with the support of interpreters/cultural mediators to identify potential vulnerabilities. If vulnerabilities are detected, the information is transmitted to the competent authorities, including the Prefecture and the Immigration Office, to ensure timely assistance and priority access to medical care and other services. The identification process continues during the stay in the reception facilities, where medical and psycho-social staff conduct follow-up checks and in-depth interviews to assess the individual's conditions and needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Checklists and other tools are available to first contact personnel to facilitate the identification and the referral of applicants with special needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -318,233 +326,242 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The identification of victims of torture or extreme violence may occur at any stage of the asylum procedure by lawyers, competent authorities, in reception centres and by specialised NGOs. The Territorial Commission may request a medical examination aimed at ascertaining the effects of persecution or serious harm suffered by applicants. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Referral of applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">vademecum for detection, referral and taking charge of vulnerable persons arriving in Italy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">operational vademecum for the referral and reception of unaccompanied minors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> are the two instruments providing Italian authorities with indications on referral to the relevant authorities and services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The vademecum specifies that generally, any information about vulnerabilities identified (whether during rescue at sea or upon entering the country) should be reported to the local authorities (Prefectures) first. They will then provide initial care and support to these vulnerable individuals through a local coordination mechanism. As necessary, this information should also be shared with the Central Directorate for Civil Services for Immigration and Asylum at DLCI, which coordinates and supports the Prefectures in finding suitable accommodation centres, collecting data on vulnerabilities, monitoring, and training staff involved in the reception system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Victims of torture and other types of violence </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">​​If members of the Territorial Commissions suspect during the personal interview that the applicant may be a victim of torture, they may refer the applicant to specialised services and suspend the interview.  In regard of torture survivors, the lawyer or the legal advisor may also inform the determining authorities that the asylum seeker is unfit or unable to undertake the personal interview so that the Commission may decide to omit or postpone it.​​​​​​​</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Health published </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for assistance, rehabilitation and treatment of psychological disorders of beneficiaries of international protection victims of torture, rape or other serious forms of psychological, physical or sexual violence. The guidelines highlight the importance of multidisciplinary teams and synergies between local health services and all stakeholders who are in contact with asylum applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For victims or torture, the Territorial Commission can refer to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">national guidelines on assistance and rehabilitation and treatment of psychotic diseases of refugees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, provided by the Ministry of Health. In the case of victims of genital mutilation, there is a </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on early recognition of genital mutilation victims and other damaging practices.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Victims of human trafficking </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If members of the Territorial Commissions suspect that the applicant may be a victim of slavery or trafficking in human beings, they would transmit the documents to the Questura for adequate evaluations.  Recognised victims of human trafficking may be channelled into special programme of social assistance and integration according to Legislative Decree 24/2014 and 286/1998. Recognised victims of human trafficking are accommodated in SAI reception facilities during the asylum procedure, as they belong to the vulnerable groups allowed by Law 50/2023 to access the accommodation system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 19 October 2022, the Council of Ministers adopted a </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National Anti-Trafficking Plan 2022-2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. As provided by article 14 of Law 228/2003 on measures against trafficking of human beings, the plans is aimed at defining multiannual intervention strategies for the prevention and fight against trafficking and serious exploitation of persons, as well as actions aimed at raising awareness, prevention and social integration of victims. The strategic objective of the plan is to improve, according to the unified approach at European level, the national response to trafficking, through capacity-building to strengthen the direct assistance to victims, fight the criminal activities underlying exploitation and raising awareness. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In December 2023, the Department of Equal Opportunities publishes the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">new national referral mechanism for victims of trafficking and serious exploitation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The national referral mechanism for victims of trafficking is intended for actors in anti-trafficking interventions and takes into account the specificities and vulnerabilities of potential victims. The document is also available in </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">English</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and in line with the national strategy outlined by the National Anti-Trafficking Plan 2022-2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Victims of gender-based violence </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 31 March 2022, the National Commission for the Right to Asylum presented, together with UNHCR,  the </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Standard Operating Procedures for the identification and referral of survivors of - or those at risk of gender-based violence within the asylum procedure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which had been published on 31 December 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2025 a technical Note on mitigating GBV and Protecting Minors in Italy has been developed by the Ministry of the Interior, UNICEF, and UNHCR, and is intended for use by Prefectures, managing bodies, and local actors. It is based on the Operational Toolkit developed for the Italian reception system, particularly in response to the needs of vulnerable populations such as Ukrainian refugees, asylum seekers, and minors and its objectives are to prevent and mitigate GBV risks in reception facilities; activate child safeguarding mechanisms for minors in vulnerable situations and coordinate national and local actors to ensure consistent protection standards. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The operational Tools that have been designed for Gender-Based Violence Risk Mitigation are the following : GBV Risk Assessment Matrix: identifies risks in reception centers and community settings; Safety Audit Toolkit to evaluate physical and procedural safety in facilities; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -769,51 +786,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Psychological assistance is provided in the hotspot as well as in all the facilities of the SAI system. Health assistance is guaranteed within the facilities according to the type of center and its dimension; in any case it is guaranteed by accessing the national health system at the same conditions of the citizens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Location </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In all Italian regions. detailed information can be found </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention of vulnerable persons and applicants with special reception needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The existence of one of the vulnerability conditions does not automatically exclude the possibility of detention, provided that all necessary measures are taken to protect and address the specific needs of the person in relation to the destination centre.</w:t>
       </w:r>
     </w:p>
@@ -1903,124 +1921,128 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Specific needs and safety </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">An operational vademecum for the take charge and reception of unaccompanied minors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> covers and provides guidance on how to evaluate the best interest of the child. A </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">handbook on take charge of unaccompanied minors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> has been published also by SAI focusing on reception.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Guidelines and SOPs for first line reception centres</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> have been issued by UNHCR, IOM and Save the Children</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Age assessments</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under Art 5 of the law no. 47/2017 (in force as of 6 May 2017) if there is a doubt about the age of an applicant, they can be assessed through non-invasive multidisciplinary examinations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The age assessment can be triggered at any stage of the asylum procedure by the Immigration Office or by social services. The age assessment must be authorised by the Juvenile Court, which also decides on the outcome.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">protocol for the age assessment </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has been adopted and provides details on the age assessment procedure. The document introduces the principle of sequentially and incrementality consisting in different steps starting from the least invasive:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">social interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2038,51 +2060,52 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">auxological-paediatric exam</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Before proceeding with these socio-health examinations the applicant, along with his or her legal guardian, is informed with the assistance of a cultural mediator.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">operational vademecum for the take charge and reception of unaccompanied minors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> covers and provides guidance on how to evaluate the best interest of the child.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Foreign minors have the right to education and must attend compulsory education. The legislation in force on the right to education, on the access to educative services and on the participation in school life apply also to foreign minors. Education is organised within the national education system in the mainstream school infrastructure. Minors must be enrolled within 1 month from the access to reception.</w:t>
       </w:r>
     </w:p>
@@ -2125,51 +2148,52 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tessera Sanitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> or Health Card, which grant the holder access to the national health system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum applicants and beneficiaries of international protection in Italy have the same rights to the healthcare system as Italian nationals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additional information can be found </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Transition to adulthood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are different scenarios depending on the legal status of the minor. The transition to adulthood has a relatively minor impact for beneficiaries of international protection as their legal status provides extensive protection of rights, including in terms of reception. However, those with a minor permit reaching the age of majority have to apply for a permit to study, work or await employment. The Legislative Decree no. 286/1998 (Consolidated Act on Immigration) provides for specific provisions facilitating the conversion of the residence permit. In particular, art. 32( 1-bis), provides that an unaccompanied minor may be issued a residency permit for study, access to employment, or self-employment. To obtain a residency permit, the issue of a positive opinion by the Ministry of Labour and Social Policies is mandatory but not binding. The request for an opinion is not necessary when the minor has been residing in Italy for at least three years and was admitted to an integration process lasting at least two years; or the minor is entrusted to a relative up to the fourth degree of kinship.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -2260,51 +2284,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specific forms of protection and guarantees are foreseen within the procedure for recognizing international protection for those applicants with special needs. During this process, common procedural protections are provided to all vulnerable applicants, including exemptions from accelerated procedures and manifestly unfounded decisions. Additionally, tailored precautions are taken to address the specific needs of different vulnerable groups, which may include conditions that require specialized support. Each procedural decision is carefully considered and adapted to the specific circumstances and needs of the individual applicant, with their informed consent obtained whenever necessary. Among others:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation allows for the prioritisation of applications submitted by vulnerable applicants. The commission assess whether it is on the best interest of the person to apply this safeguard.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additional information on procedural safeguards is detailed in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">vademecum.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depending on the type of vulnerability emerged, ad hoc information is transmitted through culturally appropriate and accessible informational materials (e.g. informational brochures, pocket-sized foldouts, and/or digital informational tools, posters etc.) on services available and the rights to access.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -2444,51 +2469,52 @@
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cartella Sociale and BIA</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Best Interest Assessment</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, for more details see </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law n. 47/2017</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For the purposes of lodging the C3 form, the presence of a person exercising temporary guardianship powers, such as the manager of a reception centre, is sufficient. If a guardian for the minor has already been appointed, he/she immediately contacts the Immigration Office to confirm and formalize the minor's asylum application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision to access the international protection procedure should be motivated by a report drafted by a team composed of a social worker, a psychologist, a legal operator, a coordinator/responsible person, an expert in children's rights, an educator, and the legal representative.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2599,51 +2625,52 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information should be to minors, but also consistent and clear, without raising false expectations and/or confusing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In order to guarantee information to be accessible and understandable, communications must take place with a child-friendly" approach and with the support of an interpreter/cultural mediator, using a methodology that is as structured as possible to involve and engage the minor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UNHCR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> produced dedicated material to facilitate information provision to UAMs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Best interests of the child in the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The best interest of the child (BIC) assessment within the Dublin procedure is an outcome of a teamwork of different authorities who are in charge of taking care of the children. </w:t>
       </w:r>
     </w:p>
@@ -2664,51 +2691,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Italy has set up a system of appropriate interviewing for minors. By law there is no minimal age for interviewing unaccompanied minors. The procedure is the same for conducting the personal interview when interviewing children, but special consideration is given to vulnerable persons. De facto few UAMs are interviewed within the International Protection procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors who apply for international protection undergo a personal interview and have to attend it. The presence of the UAM’s legal guardian (appointed by the court) is mandatory for the interview to be conducted even if the UAM is married, and/or he/she will in all likelihood reach the age of maturity before a first instance decision is taken. He/she has access to a legal adviser or other counsellor free of charge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decree of the President of the Council of Ministers No 98 of 10 May 2024 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The interview must take place as soon as possible and in any case within 3 days of the minor "a participatory and dialogic approach, which ensures active listening to the minor and full communication with the operator conducting the interview".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -2745,63 +2773,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Legislative decree 220/2017 guarantees that the authority must address with immediate notice of the presence of an unaccompanied child to the Public Prosecutor at the Juvenile Court for the appointment of the guardian. An appeal against the appointment of a guardian can be submitted to the Juvenile Court in collegial function, and the judge issuing the decision of appointment cannot take part in the examination of the appeal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Where a guardian has not yet been appointed, the manager of the reception centre is allowed to act as legal guardian of the child for the lodging of the asylum application at the Immigration office. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Procedure Decree, the legal guardian first accompany the UMA to the police, where a fingerprint is taken in case of applicant over 14 years old of age. The guardian also assists during the asylum claim lodging and it is mandatory that the guardian is present at the personal interview before the Territorial Commissions. In case of negative decision, the Juvenile Court must authorise the guardian to proceed with the appeal. The </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law no. 47/2017 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(in force as of 6 May 2017, and as last amended on 31 January 2018) foresees that the Juvenile Court solely, and not the Guardianship Judge, has to appoint the guardian for unaccompanied minors. It limits to maximum 3 the number of children under the competency of a voluntary guardian, whom is to be registered at the Juvenile Court. To overcome existing deficiencies, L 47/2017 has established the concept of voluntary guardians, and the register of such guardians is kept in every Juvenile Court. The Regional Children’s Ombudsman is responsible for selecting and training guardians and the National Children’s Ombudsman established </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">specific guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for selection, training and subscription in the register of guardians which have been issued in each region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and counselling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Art. 16 of the Law 47/2017 provides specifically for the rights to legal assistance and free legal aid to UAMs.</w:t>
       </w:r>
     </w:p>
@@ -2903,199 +2933,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Applicants with special needs - Italy</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Applicants with  special needs - Italy</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="163F3380"/>
+    <w:nsid w:val="8DC16ADC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3199,51 +3262,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7A05AC96"/>
+    <w:nsid w:val="E022D163"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3347,51 +3410,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C6A07A58"/>
+    <w:nsid w:val="1DE1ECB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3495,51 +3558,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C4FD3557"/>
+    <w:nsid w:val="5522EB81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3643,51 +3706,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="831E9537"/>
+    <w:nsid w:val="485F554B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3932,51 +3995,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.normattiva.it/uri-res/N2Ls?urn:nir:stato:decreto.legislativo:2015;142" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.normattiva.it/uri-res/N2Ls?urn:nir:stato:legge:2017;47" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2024/02/29/24G00031/sg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://questure.poliziadistato.it/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libertaciviliimmigrazione.dlci.interno.gov.it/sites/default/files/allegati/organigramma.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libertaciviliimmigrazione.dlci.interno.gov.it/it/area-i-commissioni-territoriali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libertaciviliimmigrazione.dlci.interno.gov.it/it/direzione-centrale-dei-servizi-civili-limmigrazione-e-lasilo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/sites/default/files/2023-06/vademecum.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/sites/default/files/2022-08/24._vademecum_per_la_presa_in_carico_dei_minori_stranieri_non_accompagnati.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.salute.gov.it/imgs/C_17_pubblicazioni_2599_allegato.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.simmweb.it/attachments/article/909/riconoscimento_precoce_vittime_MGF.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pariopportunita.gov.it/media/2427/piano-anti-tratta-2022-2025-ita.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.integrazionemigranti.gov.it/AnteprimaPDF.aspx?id=6043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.integrazionemigranti.gov.it/AnteprimaPDF.aspx?id=6044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/it/media/sops-web-pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retesai.it/i-numeri-della-rete-sai/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retesai.it/wp-content/uploads/2021/11/SAI-Manuale-operativo-MSNA-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/it/media/linee-guida-strutture-prima-accoglienza-pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statoregioni.it/media/2751/p3-cu-atto-rep-n-73-9lug2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wiki.inmp.it/wiki/index.php/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazzettaufficiale.it/eli/id/2017/04/21/17G00062/sg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/it/cosa-facciamo/protezione/bambini-e-giovani/accoglienza-misura-di-ragazzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2024/07/09/24G00114/sg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.garanteinfanzia.org/wp-content/uploads/2025/06/Linee-guida-tutori-volontari.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>