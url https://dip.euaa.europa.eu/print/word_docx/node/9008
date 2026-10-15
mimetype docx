--- v1 (2026-08-28)
+++ v2 (2026-10-15)
@@ -7,121 +7,433 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Czechia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Detention - Czechia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8988" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8989" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8990" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8991" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8992" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds for detention during the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8993" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds for detention in national law</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8995" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Less coercive measures (alternatives to detention)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8996" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Application for international protection and processing while in detention/impact on the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8997" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural safeguards</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8998" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to information and interpretation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8999" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9000" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Length of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9001" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Judicial review of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9002" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Specific conditions relating to detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9003" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Conditions of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9004" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9005" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legislative overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention - Czechia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 16/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Czechia is bound by the recast Reception Conditions Directive, the recast Asylum Procedures Directive and the Dublin III Regulation and has transposed their necessary provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 326 on the Residence of Foreign Nationals in the Territory of the Czech Republic.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Czechia transposed the recast Reception Conditions Directive and the recast Asylum Procedures directive by A</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ct No 325/1999 Coll. on Asylum | Zákon č. 325/1999 Sb., o azylu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. This law provides for the detention of applicants for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -588,51 +900,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds for detention in national law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of identification or verification of identity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Section 46a of the Asylum Act,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> the ministry may detain an applicant for international protection in a reception centre or a detention facility for foreign nationals, unless special measures can be effectively implemented, if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"a) the purpose of detention is to establish reliably his/her identity".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -680,199 +992,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information not currently available. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of a return procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The detention of a foreign national for the purpose of an administrative expulsion is defined in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Section 46a of the Asylum Act.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If necessary, the Ministry may decide on the obligation of detaining an applicant for international protection in a reception centre or in a detention facility for foreign nationals, unless special measures can be effectively implemented, if</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">e) his/her application for international protection was made at a facility for detention of foreign nationals and there is reason to believe that his/her application for international protection was made solely with the intention of avoiding or delaying impending deportation, extradition or transfer under a European arrest warrant for criminal prosecution or for serving a prison sentence abroad, despite the fact that he/she could have applied for international protection sooner".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of national security and public order</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Section 46a of the Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the ministry may detain an applicant for international protection in a reception centre or a detention facility for foreign nationals, unless special measures can be effectively implemented, if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[…]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">c) there is reason to believe that he/she could pose a threat to national security or public order".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention for the purpose of a Dublin transfer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Section 46a of the Asylum Ac</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">t, the ministry may detain an applicant for international protection in a reception centre or a detention facility for foreign nationals, unless special measures can be effectively implemented, if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[…]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">d) he/she is to be transferred to a state bound by a directly applicable regulation of the European Union and if a serious risk of his/her absconding exists, especially if, in the past, he/she has avoided transfer or attempted to abscond or expressed an intention not to respect the legally effective decision to transfer him/her to a state bound by a directly applicable regulation of the European Union or if such intention is clear from his/her behaviour".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Less coercive measures (alternatives to detention)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> defines special measures in Section 47. These special measures are alternatives to detention in the sense of EU </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">acquis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -946,70 +1258,70 @@
         <w:rPr/>
         <w:t xml:space="preserve">Application for international protection and processing while in detention/impact on the asylum procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Application in detention (Section 3a(4) and 3b of the Act on Asylum)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A foreign national is entitled to make an application for international protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">in a detention facility for foreign nationals, if the foreign national is detained therein, with the exception of a foreign national detained in order to be extradited or transited under an international agreement entered into with other EU Member States before 13 January 2009 or under a directly applicable EU regulation; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A foreign national’s right to make an application for international protection in a detention facility for foreign nationals expires after 7 days elapse from the date on which he/she was informed by the police of his/her option to apply for international protection in the territory and of the consequences associated with the expiration of this deadline. (Section 3b </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Pplice informs the foreign national of his/her right to apply for international protection with the deadline as per subsection 1 in a language in which he/she is able to communicate. The police makes a record of such act, which is signed by the foreign national and by the person making the record. If the foreign national refuses to sign the record or is unable to write, a note of this fact shall be made in the record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An expression of a foreign national’s will which clearly demonstrates that he/she is seeking protection against persecution or the threat of serious harm made at a detention centre for foreign nationals after expiry of the deadline constitutes an application for international protection only in cases where, on the basis of the content thereof, there is reason to believe that a significant change in circumstances has occurred concerning potential persecution or threat of serious harm to such foreign national. The ministry shall inform the foreign national whether his/her expression of will constitutes the making of an application for international protection.</w:t>
@@ -1031,51 +1343,51 @@
         <w:t xml:space="preserve">Procedural safeguards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to information and interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior is responsible for issuing detention orders.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">brochure with general information on detention</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is available for migrants in detention centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant receives a decision on detention, which includes the reason for detention and information on the modalities and possibility to lodge an appeal. An interpreter is present.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
@@ -1148,51 +1460,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the decision on detention and in the decision on extension of the detention period, the ministry informs the applicant about appeal proceedings against the ministry’s decision on detention and on extension of the detention period pursuant to the Code of Administrative Justice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An appeal against a decision on detention and on extension of the detention period may be made within 15 days of delivery of the decision by the ministry or the regional court with territorial jurisdiction, which is the regional court for the region the applicant for international protection has his/her registered address on the date of lodging the appeal. (Section 46a par 7 Asylum Law).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hence, the authority responsible for examining the appeal is the regional court with territorial jurisdiction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the applicant for international protection is in detention pursuant to this act or if he/she was refused entry into the territory, is in custody pursuant to the Act on Residence of Foreign Nationals in the Czech Republic, the regional court shall examine the made appeal against a decision of the Ministry regarding international protection and decide on the case as a priority and at the utmost speed, no later than 60 days from the date on which the made appeal was deemed free of any errors and as containing all the required particulars. If a cassation complaint has been made, the Supreme Administrative Court shall examine and decide on the case as a priority and at the utmost speed no later than 60 days from the date on which the made cassation complaint was deemed free of any errors and as containing all the required particulars. (Section 32 par. 6 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The detention of an applicant can continue, pending the asylum appeal procedure after the rejection of an application for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
@@ -1572,161 +1884,161 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention of applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislative overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Reception Conditions Directive 2024/1346, Article 13 provides the requirements for the detention of applicants with special reception needs. The new provision adds the following safeguards:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No detention of applicants with special reception needs whose physical and mental health would be put at serious risk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No detention of minors, unless there are exceptional circumstances and after an assessment of alternative of detention and the best interests of the child.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Right to access education for minors while in detention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detained families must be kept together and in a separate accommodation to ensure adequate privacy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For a vulnerable applicant, with the exception of a person with a medical disability that does not inhibit him/her from placement in a reception centre or in a detention facility for foreign nationals, the ministry may decide when essential on his/her detention only if he/she is over 18 years of age and has repeatedly seriously breached an obligation imposed on him/her under a special measure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A family placed in a detention facility may be divided, as the case may be, if one member of the family has been placed in the specially guarded part (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Section 139 Act No 326</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When foreign nationals are placed in an accommodation area, the facility operator takes into account religious specificities, relations based on kinship or marriage and age or state of health.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minor foreign nationals are kept separately from major foreign nationals. Men must be segregated from women.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A foreign national under 18 years of age or a foreign national without legal capacity shall be placed together with a close person or a person into whose custody such foreign national was entrusted. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(Section 141 Act No 326).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Social workers are present daily.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1791,51 +2103,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Detention - Czechia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1960,51 +2272,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C0359CE6"/>
+    <w:nsid w:val="84500283"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2108,51 +2420,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D04D249C"/>
+    <w:nsid w:val="35AE5525"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2255,55 +2567,206 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="4DD338E1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2384,51 +2847,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psp.cz/sqw/sbirka.sqw?r=1999&amp;cz=325" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mzv.gov.cz/file/517833/Act_on_the_Residence_of_Foreign_Nationals_1_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/mvcren/article/procedure-for-granting-international-protection-in-the-czech-republic.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-sbirka.cz/sb/1999/325?zalozka=text" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migracnikonsorcium.cz/wp-content/uploads/2024/08/AMIF-brozury-v-ZZC-EN-v3-digital.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8988" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8989" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8992" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8993" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8996" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8997" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8998" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8999" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psp.cz/sqw/sbirka.sqw?r=1999&amp;cz=325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mzv.gov.cz/file/517833/Act_on_the_Residence_of_Foreign_Nationals_1_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/mvcren/article/procedure-for-granting-international-protection-in-the-czech-republic.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-sbirka.cz/sb/1999/325?zalozka=text" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migracnikonsorcium.cz/wp-content/uploads/2024/08/AMIF-brozury-v-ZZC-EN-v3-digital.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>