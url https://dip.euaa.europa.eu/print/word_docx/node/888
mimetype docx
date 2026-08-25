--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -13,102 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR holds a roundtable on guardianship system in Bulgaria zzzzzz</w:t>
+          <w:t xml:space="preserve">UNHCR holds a roundtable on guardianship system in Bulgaria</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR has organised a roundtable focused on strengthening guardianship systems for unaccompanied and separated children (UASC) in Bulgaria on 21 May. The event was attended by key stakeholders, including national authorities, civil society representatives, and child protection professionals, for an open dialogue on enhancing the legal and institutional frameworks supporting UASC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The roundtable was jointly organised by UNHCR, the Council of Europe, the EU Agency for Fundamental Rights (FRA), and the European Guardianship Network, with the support of the EU Asylum Agency and UNICEF.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The event was organised in the context of Bulgaria's national implementation of the EU Pact on Migration and Asylum, the event provided a timely opportunity to address longstanding gaps in the protection of unaccompanied children, particularly in light of increasing arrivals. In 2024 alone, more than 2,600 unaccompanied children applied for asylum in Bulgaria, underscoring the urgent need for a robust, child-centered guardianship system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(30 May, 2025),</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/bg/19875-roundtable-on-guardianship-for-uasc.html?msdynttrid=g3i7sdmFSUu4h_gd35jxrZB-P_d2wOwXpyIiFR-Q7oM</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5B28752B"/>
+    <w:nsid w:val="091018FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,51 +685,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/888" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/bg/19875-roundtable-on-guardianship-for-uasc.html?msdynttrid=g3i7sdmFSUu4h_gd35jxrZB-P_d2wOwXpyIiFR-Q7oM" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>