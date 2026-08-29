--- v0 (2026-06-15)
+++ v1 (2026-08-29)
@@ -13,123 +13,126 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Italian Chamber of Deputies publishes final report on unaccompanied minors raising critical needs zzzzzz</w:t>
+          <w:t xml:space="preserve">Italian Chamber of Deputies publishes final report on unaccompanied minors raising critical needs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Italian Chamber of Deputies has published the final report on the inquiry into the phenomenon of unaccompanied foreign minors (UAMs), launched in October 2023. The inquiry aimed to assess the scale and causes of the issue, as well as evaluate the effectiveness of the current regulatory framework and identify appropriate measures for adequate assistance. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The committee held 13 plenary sessions, conducted visits to reception centers, including the "ex Caserma Gasparro" hotspot, and heard testimonies from minors. The report highlights several challenges within the Italian reception system, particularly the lack of dedicated facilities for minors, overcrowding, and difficulties in age verification. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It also draws attention to the need to improve the protection and legal guarantees for UAMs, as emphasized by the Council of Europe. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Furthermore, the report stresses the importance of strengthening inclusion and autonomy pathways, such as tailored educational and employment projects, though available resources remain insufficient to meet actual needs.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (5 May, 2025), Conclusa l'indagine conoscitiva sul fenomeno dei minori stranieri non accompagnati (MSNA) [The fact-finding investigation on the phenomenon of unaccompanied foreign minors (UAMs) has been concluded],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4261/Conclusa-lindagine-conoscitiva-sul-fenomeno-dei-minori-stranieri-non-accompagnati-MSNA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -258,187 +261,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="13D82D53"/>
+    <w:nsid w:val="1D0D1870"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -671,51 +707,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/italian-chamber-deputies-publishes-final-report-unaccompanied-minors-raising" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documenti.camera.it/leg19/resoconti/commissioni/bollettini/html/2025/03/12/30/allegato.htm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4261/Conclusa-lindagine-conoscitiva-sul-fenomeno-dei-minori-stranieri-non-accompagnati-MSNA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>