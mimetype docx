--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -251,51 +251,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -387,51 +387,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="41E8F6BF"/>
+    <w:nsid w:val="82B49EEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>