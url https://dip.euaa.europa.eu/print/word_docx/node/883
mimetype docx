--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Danish Immigration Service publishes national figures for 2026 zzzzzz</w:t>
+          <w:t xml:space="preserve">The Danish Immigration Service publishes national figures for 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Immigration Service has announced the national allocation figures the number of refugees expected to be settled in municipalities across Denmark in 2026. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This number does not include individuals from Ukraine granted residence under the Special Act on temporary protection for displaced persons from Ukraine. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 30 April 2025, the Immigration Service communicated the national figure and corresponding regional quotas to KL (Local Government Denmark) and the five regional municipal contact councils. The national allocation for 2026 is estimated at 600 refugees. The Danish Immigration Service has also assigned quotas to each of the five regions. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -75,54 +88,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">If municipalities cannot agree, the Danish Immigration Service will make the final distribution by 30 September 2025, based on the set quotas. It is reaffirmed that Ukrainian nationals applying under the Special Act are excluded from this refugee allocation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen (5 May, 2025), Landstallet for 2026 [National statistics for 2026],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://us.dk/nyheder/2025/maj/landstallet-for-2026/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -153,52 +167,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration, Resettlement and humanitarian admission, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -251,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="82B49EEA"/>
+    <w:nsid w:val="ABF4270D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -660,55 +707,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/danish-immigration-service-publishes-national-figures-2026" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/nyheder/2025/maj/landstallet-for-2026/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/danish-immigration-service-publishes-national-figures-2026" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/nyheder/2025/maj/landstallet-for-2026/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>