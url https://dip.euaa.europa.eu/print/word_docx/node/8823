--- v1 (2026-08-28)
+++ v2 (2026-10-14)
@@ -888,50 +888,57 @@
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Other aspects of COI units</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Italy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 8/10/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Italy is bound by the recast Asylum Procedures Directive, the recast Reception Conditions Directive and the Dublin III Regulation and has transposed their provisions respectively through Legislative Decree No 25/2008 and Legislative Decree No 142/2015.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
@@ -5025,51 +5032,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Italy</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -5194,51 +5201,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C4C292FA"/>
+    <w:nsid w:val="B6A9D2A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5342,51 +5349,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="10798371"/>
+    <w:nsid w:val="B150EB2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5490,51 +5497,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="20F80A15"/>
+    <w:nsid w:val="5A9415C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5638,51 +5645,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F965D688"/>
+    <w:nsid w:val="AD3C1803"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5786,51 +5793,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="84606FF5"/>
+    <w:nsid w:val="9B50423E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5934,51 +5941,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="75950A29"/>
+    <w:nsid w:val="BB74DC86"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6082,51 +6089,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C03B75E6"/>
+    <w:nsid w:val="4EA9D90F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6230,51 +6237,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D26311B1"/>
+    <w:nsid w:val="C0B16B84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6378,51 +6385,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="E3F7C6ED"/>
+    <w:nsid w:val="9EF0D165"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6526,51 +6533,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="35E68F1F"/>
+    <w:nsid w:val="006C37AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6674,51 +6681,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="59C6462F"/>
+    <w:nsid w:val="5DD510FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6822,51 +6829,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="8A55AC7D"/>
+    <w:nsid w:val="7B46FA9B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6970,51 +6977,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="0A13ADBA"/>
+    <w:nsid w:val="732BD9F5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7118,51 +7125,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="E00AAD42"/>
+    <w:nsid w:val="5B6566FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7266,51 +7273,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="45365E23"/>
+    <w:nsid w:val="37BD9EA2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7414,51 +7421,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="298D6BAD"/>
+    <w:nsid w:val="9B1A4368"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7562,51 +7569,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="1F680F66"/>
+    <w:nsid w:val="E18D9FCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7710,51 +7717,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="7147AA5B"/>
+    <w:nsid w:val="8441325B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7858,51 +7865,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="E5DFFC9E"/>
+    <w:nsid w:val="8E13E031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8006,51 +8013,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="04A42A69"/>
+    <w:nsid w:val="9679D1A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8154,51 +8161,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="EF145F14"/>
+    <w:nsid w:val="6C13B69D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8302,51 +8309,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="B7DE94CC"/>
+    <w:nsid w:val="2699D278"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8450,51 +8457,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="3A2DE7AF"/>
+    <w:nsid w:val="5238B278"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>