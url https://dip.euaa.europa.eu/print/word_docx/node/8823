--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -7,132 +7,999 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Italy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Italy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...67 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8766" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview of first instance procedures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8767" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8768" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8769" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8770" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Types of procedures and case processing</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8772" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Time limit for a decision and length of the procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8773" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Quality assurance of first instance procedures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8774" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Interinstitutional cooperation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8775" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8776" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal basis</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8777" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8778" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8779" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assessment of an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8780" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8781" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Withdrawal of an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8782" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8783" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Implicit withdrawal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8784" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Explicit withdrawal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8785" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8786" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority: Interviewers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8787" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special procedural guarantees during the interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8788" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Possibility to omit the personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8789" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisational aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8791" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Other aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8792" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special asylum procedures at first instance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8793" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Admissibility procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8794" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Accelerated procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8795" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Border procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8796" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Subsequent application procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8797" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Last-minute application pending removal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8798" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Safe country concept </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8799" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Safe country of origin</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8800" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Safe third country </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8801" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First country of asylum</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8802" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">European safe third country</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8803" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8804" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8805" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority for the assessment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8806" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8807" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guidelines for case officers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8808" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Credibility assessment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8809" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8812" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Time limit for submitting evidence during credibility</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8814" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COI research</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8815" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Decision and outcomes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8816" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COI units</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8817" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Background information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8818" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Structure and capacity</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8819" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COI products</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8822" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Other aspects of COI units</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">First instance determination - Italy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview of first instance procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Italy is bound by the recast Asylum Procedures Directive, the recast Reception Conditions Directive and the Dublin III Regulation and has transposed their provisions respectively through Legislative Decree No 25/2008 and Legislative Decree No 142/2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">National legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Legislative Decree No 25/2008, as amended by Law No 50/2023, regulates asylum procedures at first instance. In particular, Article 6 describes the procedural aspects to access the asylum procedure, Articles 10 and 11 outline the rights and obligations of an applicant for international protection, Articles 12-14 regulate the personal interview, Article 16 outlines access to legal assistance, and Article 19 depicts guarantees for minors. Articles 26-32 provide the procedures at first instance (regular procedure, accelerated procedure and border procedure).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article 7 of Law No 50/2023 amended Article 32 of Legislative Decree No 25/2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Legislative Decree No 251/2007 provides the grounds for international protection and regulates the assessment of applications at first instance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Territorial Commissions for the Recognition of International Protection are responsible for examining applications for international protection. Territorial Commissions are responsible for first instance procedures, border procedures, the personal interview, the assessment of applications, country of origin information, the provision of interpretation at first instance and decisions at first instance, including in cases of implicit and explicit withdrawals. The competence of the commissions, identified by decree of the Minister of the Interior on 10 November 2014, is determined based on the place in which the application is presented or of the centre in which the applicant is accepted or detained, as provided by Article 4(5) of Legislative Decree No 25/2008. The location and competence of the Territorial Commissions are available on the Ministry of the Interior </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The National Commission for the Right to Asylum (CNA) operates within the Department for Civil Liberties and Immigration and constitutes the main authority of the Italian system for international protection, responsible for revoking and ceasing international protection. It is responsible for guiding and coordinating Territorial Commissions, which are responsible for examining applications for international protection. The National Commission also prepares guidelines and training activities, as well as monitors the quality of procedures and activities in order to maintain uniform decision-making standards. It also collects data on asylum applications and decisions on applications and establishes and updates information on the countries of origin of asylum seekers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Territorial Police Headquarters (Questure) is responsible for issuing residence permits for asylum seekers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -167,186 +1034,186 @@
         <w:t xml:space="preserve">Regular procedure:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Standard procedure for processing asylum applications, the case is examined by the Territorial Commission.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Accelerated procedure:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> An application can be prioritised when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application is clearly founded during the first assessment;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application is submitted by a vulnerable applicant, in particular by an unaccompanied minor or a person who requires special procedural guarantees;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application is made by an applicant from one of the countries listed by the National Commission for which the personal interview can be omitted because there are sufficient grounds to grant subsidiary protection. Before adopting a decision, the competent Territorial Commission informs the applicant of the opportunity for a personal interview within 3 days from the communication. In the absence of a request, the Territorial Commission takes the decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Border procedure:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The examination of the application for international protection can be made directly at the border when the application is made at the border or in transit zones:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">by an individual apprehended for evading or attempting to evade border controls;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">by an individual from a designed safe country of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Subsequent application</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: A subsequent application is made after a final and binding decision has been taken. It is allowed when the first application is closed and the applicant has not left the EU territory. After the Territorial Commission takes a decision, if the applicant reiterates the same application without presenting new elements on personal conditions and the situation in the country of origin, the President of the Territorial Commission makes a preliminary examination of the application to verify whether new elements have emerged which are relevant for recognising international protection status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Time limit for a decision and length of the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Measures to enforce the legal time limit for processing an application:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> According to Article 27 of Legislative Decree No 25/2008, the Territorial Commission interviews the applicant within 30 days of receipt of the application and decides within the following 3 working days. If the Territorial Commission, due to the need to acquire new elements, has not been able to adopt a decision within the time limits, it must inform the applicant and the competent Police Headquarters of the delay. In this case, the procedure to examine the application is completed within 6 months. The deadline is extended by a further 9 months when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the examination of the application requires the assessment of complex questions of fact or law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a large number of applications were submitted simultaneously;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the delay is attributable to the applicant's failure to comply with the cooperation obligations referred to in Article 11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In exceptional, duly-justified cases, the 9-month period may be further extended by 3 months when necessary to ensure an adequate and complete examination of the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Penalty payment for exceeding processing time:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -540,95 +1407,95 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A decision is typically issued within 6 months but may be extended in complex cases. The outcomes of an assessment may be to grant international protection (with the issuance of a residence permit) or a negative decision with a removal order, which can be appealed).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 32 of Legislative Decree No 25/2008, the Territorial Commission for the Right to Asylum shall adopt one of the following decisions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Granting of international protection through:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Refugee status when the applicant is recognised as a refugee based on a well-founded fear of persecution (under the 1951 Refugee Convention), in accordance with the provisions of Articles 11 and 17 of Legislative Decree No 251 of 19 November 2007.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Subsidiary protection when the applicant does not qualify as a refugee but faces a real risk of serious harm (such as torture, inhuman or degrading treatment, or threats of death) if returned to their home country, in accordance with the provisions of Articles 11 and 17 of Legislative Decree No 251 of 19 November 2007.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rejection of the application: If the asylum application does not meet the criteria for international protection (either refugee status or subsidiary protection), the application is rejected. According to Article 7ter of Law No 50/2023, in the case of a negative decision, the Territorial Commission acquires information from the quaestor on the non-existence of one of the causes preventing a rejection at the border and expulsion, in the event that the conditions for granting international protection and the conditions for the transmission of the files to the quaestor for the purpose of issuing a residence permit for special protection or for medical treatment are not met.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National protection (if international protection is not provided): The Territorial Commission may examine whether the applicant can be granted other forms of protection under national law, including temporary protection in exceptional cases. Article 5 of Legislative Decree No 25/2008 provides that national forms of protection (such as humanitarian protection or a temporary stay) may be considered when international protection is not granted. While humanitarian protection was previously common, this form was effectively abolished by Decree Law No 113/2018 (converted into Law No 132/2018) and replaced with more limited avenues for protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Return decision: If the application for international protection is rejected, the first instance decision will include a return decision, meaning that the applicant may be ordered to leave Italy. This is a two-in-one decision; it combines both the decision on the asylum claim (whether to grant or reject protection) and the decision to return (if protection is not granted).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Withdrawal of an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
       </w:r>
     </w:p>
@@ -637,94 +1504,94 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Territorial Commission is responsible for withdrawing an application, both implicitly and explicitly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Implicit withdrawal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The legal provisions for an implicit withdrawal of an application are outlined in Article 23bis of Legislative Decree No 25/2008, as amended by Decree Law No 145/2024. These provisions define the circumstances under which an applicant's asylum request may be considered implicitly withdrawn. The specific grounds are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Leaving the reception facilities or avoiding detention: An applicant is considered to have implicitly withdrawn their application if, without a justified reason and before being summoned for the personal interview under Article 12, they leave the reception facility where they are accommodated or avoid detention measures prescribed under Article 10ter of Legislative Decree No 286 (25 July 1998) or the detention centre specified in Article 14. These facilities are designed to ensure that the applicant remains accessible to the relevant authorities during the asylum process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Failure to appear for a personal interview: An implicit withdrawal applies if the applicant fails to attend the personal interview ordered by the Territorial Commission under Article 12, provided that notification of the interview was properly served in accordance with Article 11(3) or (3bis) and notification is deemed completed under Article 11(3ter) which includes scenarios when the applicant deliberately avoids receiving the notification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When an application is deemed implicitly withdrawn, the Territorial Commission takes one of the following actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If sufficient information is available for an adequate examination of the merits, the Territorial Commission may reject the application under Article 3 of Legislative Decree No 251 of 19 November 2007. The rejection confirms that the applicant's claims do not meet the criteria for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If there are insufficient elements to evaluate the application, the examination is suspended. This occurs when the applicant's absence or failure to cooperate prevents the Territorial Commission from conducting a meaningful review of their claims.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An applicant whose proceedings are suspended has the right to request a reopening of the procedure, but only once and within a 9-month period. If no such request is made within this timeframe, the procedure is considered extinguished.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the applicant is from a safe country of origin and fails to substantiate serious reasons why the country should be considered unsafe in their specific circumstances, the burden of proof is deemed unmet. In such cases the application may be rejected under Articles 9(2bis) and 32(4) and (4bis) of the applicable legislation and the rejection is further justified if the applicant’s non-compliance undermines their credibility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1000,63 +1867,63 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Positive decision </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">According to Article 12(2) of Legislative Decree No 25/2008, international protection is granted: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">When the determining authority has enough information to grant refugee status under the 1951 Geneva Convention without interviewing the applicant.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">When the applicants is from a country for which subsidiary protection or refugee status is likely to be recognised, as identified by the National Commission for Asylum (NCA).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Previous meeting - essential information </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1383,111 +2250,111 @@
         <w:t xml:space="preserve">fotosegnalamento</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> phase may take 1 week to 6 months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Before the interview, officials have access to written information on the applicant’s grounds for seeking protection. This includes any prior documentation provided by the applicant during the preliminary phase. Officials also review country of origin information reports to better understand the applicant's conditions, which may affect the credibility of the claim. Territorial Commissions have access to the EU Common COI Portal, which helps in assessing the application with updated and reliable data on the applicant’s country of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The personal interview includes the following steps:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Purpose of the interview: The applicant is informed about the reasons for the interview, its role in the asylum procedure and the significance of their testimony.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Collection of personal information: The applicant’s name, nationality and other identifying details are gathered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpreter assessment: The applicant’s ability to understand the interpreter is checked to ensure effective communication, with appropriate arrangements made if necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Health and well-being check: The applicant’s mental and physical condition is evaluated to ensure that vulnerabilities are addressed, and the interview is conducted by taking into consideration any special needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decision outcomes and legal consequences: The applicant is informed of the potential outcomes of the decision and the legal consequences of both positive and negative rulings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Appeal and evidence submission: The applicant is informed of their right to appeal a negative decision and how to submit any further evidence to support their application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Information provision (before the personal interview)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Territorial Commission or the relevant asylum authority schedules the personal interview, typically after the registration process is completed. The applicant is informed of the interview date, time and location. The notification is usually provided by the Territorial Commission through Certified Electronic Email (PEC), if the applicant resides in a centre or sent by registered mail in case the applicant resides in private accommodation. In some cases, depending on the applicant’s contact details and the urgency of the situation, the notification may also be sent by email or phone call or be informed by the Immigration Police Office if the applicant absconded in the territory.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1764,87 +2631,87 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The authority may allow the applicant another opportunity to attend the interview if the applicant demonstrates that they were not aware of the summons beforehand. In this case, a new interview date may be set. If the applicant cannot provide a valid reason for their absence or cannot prove they were unaware of the interview notice, the process will proceed without their presence, and the decision will be made based on the existing documentation and evidence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Territorial Commission may invite the applicant for a second interview when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">new evidence emerges that could affect the final outcome and decision;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">if there is a need to clarify some inconsistencies or when the case is particularly complex and requires additional factual analysis;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">if the applicant is vulnerable and the vulnerability was not sufficiently addressed in the first interview;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">as part of the appeal process if the applicant has appealed a negative decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special asylum procedures at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Admissibility procedure</w:t>
       </w:r>
     </w:p>
@@ -1854,87 +2721,87 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The admissibility of asylum applications is regulated by Article 29 of Legislative Decree No 25/2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An asylum application may be considered inadmissible under the following grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">refugee protection in another country that is a party to the Refugee Convention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A subsequent asylum application may be declared inadmissible if it is filed with no new elements or evidence that was not available at the time of the initial application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the applicant is under a pending removal order, the submission of a subsequent asylum application may not interrupt the removal procedure, unless the application presents new, relevant elements for protection or non-refoulement. In this case, as provided by Legislative Decree No 50/2023, the application is examined by the Quaestor following consultation with the president of the competent Territorial Commission, which verifies if new, relevant elements apply for the recognition of a form of protection or the non-refoulement principle. The submission of a subsequent application will not interrupt the procedure for a removal unless the Quaestor detects within 3 days if there are risks of direct or indirect refoulement and declares the inadmissibility of the application if there are no new elements in accordance with Article 29(1b).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application may be inadmissible if the applicant arrived from a safe third country where they could have sought protection but did not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Territorial Commission and Immigration Police office</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2062,75 +2929,75 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The accelerated procedure is regulated under Articles 28 and 28bis of Legislative Decree No 25/2008, as amended by Law No 173/2020 and Law No 50/2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The grounds for prioritising an application include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When the application is deemed clearly founded during the first assessment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applications submitted by vulnerable individuals, such as unaccompanied minors or persons requiring special procedural guarantees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 12(2bis), the application is made by an applicant from one of the countries listed by the National Commission for which the personal interview can be omitted when there are sufficient grounds to grant subsidiary protection. The competent Territorial Commission, before adopting such a decision, informs the applicant of the opportunity within 3 days from the communication to be admitted to the personal interview. In the absence of a request, the Territorial Commission takes the decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The president of the Territorial Commission</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2237,140 +3104,140 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The border procedures for examining applications for international protection are regulated under Legislative Decree No 25/2008 (Articles 26, 28 and 28bis), as amended by Decree Law No 145/2024, Law No 50/2023 and Decree of 5 August 2019.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applications for international protection may be processed directly at the border or in transit zones when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application is submitted by an individual apprehended while evading or attempting to evade border controls;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant is from a designated safe country of origin, as provided by Article 2bis(1) of Legislative Decree No 25 of 28 January 2008.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Territorial Commissions are the main authority responsible for assessing border procedure applications. To enhance efficiency at key border locations, dedicated Territorial Commissions are located in areas identified under the Decree of 5 August 2019, including:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Trieste, Gorizia;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Crotone, Cosenza, Matera, Taranto, Lecce, Brindisi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Caltanissetta, Ragusa, Siracusa, Catania, Messina;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Trapani, Agrigento;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Città Metropolitana di Cagliari, Sud Sardegna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To strengthen the capacity of border operations, the decree also established two additional sections of the Territorial Commissions in Matera and Ragusa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other key stakeholders include the competent Immigration Police Office, responsible for the documentation transmission and coordination between border authorities and the Territorial Commissions, and the EUAA, Frontex, UNHCR and civil society organisations to ensure compliance with EU standards at the borders.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -2690,409 +3557,413 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country concept </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country of origin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National list of safe countries of origin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Albania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Algeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bangladesh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bosnia and Herzegovina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cabo Verde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egypt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cote d’Ivoire</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Gambia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Georgia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ghana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kosovo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">North Macedonia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Morocco</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Montenegro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1Peru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Senegal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Serbia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sri Lanka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tunisia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe country of origin is defined in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 2bis(1) of Legislative Decree No 25 of 28 January 2008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. This concept is applied in practice within an accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The designation of safe countries of origin is initially adopted in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decree on the Identification of safe countries of origin, pursuant to Article 2bis of the legislation of 28 January 2008, No 25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Official Gazette No 235/7 October 2019). The most recent amendments occurring on 7 May 2024 by a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decree</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> which added Bangladesh, Cameroon, Colombia, Egypt, Peru and Sri Lanka in the list of safe countries of origin, and on 21 October 2024, by a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> which removed Cameroon, Colombia and Nigeria from the list of safe countries of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 2-bis, paragraph 4-bis of Decree-Law No. 25 of 28 January 2008, the list of safe countries of origin is periodically updated by an act having the force of law and is notified to the European Commission. For the purposes of updating the list, the Council of Ministers, by 15 January of each year, adopts a report in which it provides an assessment of the situation in the countries included in the current list and in those whose inclusion is being considered. This assessment is carried out in accordance with overriding security requirements and the continuity of international relations, and takes into account the information referred to in paragraph 4. The Government transmits the report to the competent parliamentary committees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 2-bis, paragraph 2 of Decree-Law No. 25 of 28 January 2008, the designation of a country as a safe country of origin may be made with exceptions for specific categories of persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The designation criteria require that a country be free from persecution, torture, inhumane treatment and the risk of indiscriminate violence in internal or international conflicts. The evaluation includes the country’s legal system, democratic integrity and political stability, as well as:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal protection against persecution and inhumane treatment;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Respect for non-derogable rights outlined in the ECHR, the International Covenant on Civil and Political Rights, and the UN Convention against Torture;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Compliance with Article 33 of the 1951 Refugee Convention (protection from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">refoulement</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The presence of effective remedies for rights violations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When a country is designated as safe, an application for protection from nationals of that country is presumed to be manifestly unfounded. These applications are handled with priority in an accelerated procedure. Applicants are responsible for providing evidence that their country is not safe considering their specific circumstances. If an applicant successfully challenges the application of the safe country concept in their case, their application will proceed under the regular asylum procedure, where the safe country of origin concept is not applicable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe third country </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3101,199 +3972,200 @@
         <w:t xml:space="preserve">The concept of a safe third country is not defined in law and it is not applied in practice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First country of asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a first country of asylum is defined under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree of 28 January 2008, No 25, Section 29(1a)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Despite its inclusion in the legal framework, this concept is currently not implemented in practice. When it is considered, it would apply within the context of admissibility procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European safe third country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a European safe third country is not defined in law and it is not applied in practice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislative Decree No 25/2008 as amended by Law No 50/2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law No 142/2017.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislative Decree No 251/2007.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority for the assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Required qualifications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 27 of Legislative Decree No 25/2008, the Territorial Commission for the Recognition of International Protection (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Commissione Territoriale per il Riconoscimento della Protezione Internazionale</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, CTRPI) is the primary authority responsible for assessing asylum applications. Each Territorial Commission operates with a composition of four members, in accordance with gender balance representation. This includes:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A prefecture officer who serves as the president;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Two highly-qualified administrative representatives from the Ministry of the Interior;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A UNHCR representative, whose role is to ensure the quality of interviews, particularly for vulnerable persons and to participate in decision-making discussions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In some cases, the Territorial Commission may be supplemented by an official from the Ministry of Foreign Affairs, upon the request of the president of the National Commission for Asylum (NCA), when specific expertise on the country of origin of the asylum seeker is necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decisions are taken collectively by the members of the Territorial Commission. In the case of a tie, the president’s vote counts double. Interviews are typically conducted by one member of the Territorial Commission, unless the applicant specifically requests a plenary session.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -3329,197 +4201,197 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds for protection are outlined in the Article 7 of Legislative Decree No 251/2007 (for the purposes of assessing the refugee status granting according to Article 1A of the Geneva Convention) and Article 14 of Legislative Decree No 251/2007 (for the purposes of granting subsidiary protection).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Acts of persecution within the meaning of Article 1A of the Geneva Convention are defined in the Articles 7 and 8 of Legislative Decree No 251/2007 as:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">being sufficiently serious, by their nature or frequency, to constitute a serious violation of fundamental human rights, in particular rights for which any derogation is excluded under Article 15(2) of the Convention on Human Rights;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">constituting the sum of several measures, including human rights violations, the impact of which is sufficiently serious to have an effect on the individual similar to that referred to in point i).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following are examples of acts which may amount to acts of persecution according to Article 7(2):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">acts of physical or psychological violence, including sexual violence;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">legislative, administrative, police or judicial measures, which are discriminatory by their very nature or implemented in a discriminatory manner;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">disproportionate or discriminatory prosecution or criminal sanctions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">refusal of access to legal remedies and consequent disproportionate or discriminatory sanction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">prosecution or criminal sanctions as a result of refusal to perform military service in a conflict, where this could lead to the commission of crimes, offences or acts covered by the exclusion clauses referred to in Article 10(2);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">disproportionate or discriminatory prosecutions or criminal penalties involving serious violations of fundamental human rights as a result of refusal to perform military service on grounds of a moral, religious, political or ethnic or national nature;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">acts specifically directed against a gender or against children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For the purposes of granting subsidiary protection, the following shall be considered serious damage:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the death penalty or the execution of the death penalty;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">torture or other form of inhuman or degrading treatment or punishment against the applicant in his or her country of origin;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a serious and individual threat to the life or person of a civilian resulting from indiscriminate violence in situations of internal or international armed conflict.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guidelines for case officers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The National Commission for the Right to Asylum (NCA) issues guidelines and specific instructions to Territorial Commissions through circulars. In collaboration with UNHCR, the guidelines on procedures for the Territorial Commissions have been regularly updated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3528,166 +4400,166 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Credibility assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 3(5) of Legislative Decree No 251/2007, where certain elements or aspects of the statements of the applicant for international protection are not substantiated, they are considered to be true if the authority competent to decide on the application considers that:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant has made reasonable efforts to substantiate the application;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">all relevant evidence in its possession has been produced and appropriate justification has been provided for the possible absence of other significant evidence;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant's statements are considered to be consistent and plausible and do not contradict the general and specific information relevant to his or her case, which is available;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant lodged the application for international protection as soon as possible, unless they demonstrate that there was a justified reason for delaying it;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">from the findings made, the applicant is, in general, reliable. In assessing a child's trustworthiness, his/her degree of maturity and personal development are taken into account.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 3(3) of Legislative Decree No 251/2007, the examination of the application for international protection is carried out on an individual basis and includes the assessment of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">all relevant facts concerning the country of origin at the time of the decision on the application, including, where possible, the laws and regulations of the country of origin and how they are applied;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the relevant declaration and documentation submitted by the applicant, who must also disclose whether he or she has already suffered or is at risk of persecution or serious harm;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the individual situation and personal circumstances of the applicant, in particular social status, gender and age, in order to assess whether, on the basis of the applicant's personal circumstances, the acts to which he or she has been or may be exposed amount to persecution or serious harm;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">whether the activities carried out by the applicant, after leaving the country of origin, were aimed, exclusively or principally, at creating the conditions necessary for the submission of an application for international protection, in order to establish whether those activities expose the applicant to persecution or serious harm in the event of return to the country;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the possibility that, in view of the documentation produced or collected or the declarations made or, in any case, on the basis of other circumstances, it can be presumed that the applicant could have recourse to the protection of another country, of which he could declare himself a national.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Time limit for submitting evidence during credibility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 3(1) of Legislative Decree No 251/2007, the applicant is required to submit as soon as they are available all the elements and documentation necessary to justify the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3793,54 +4665,55 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COI units</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Background information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Established under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 5 of Legislative Decree No 25/2008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the COI Unit has been active since the decree's entry into force.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Structure and capacity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -4042,52 +4915,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All COI products undergo a peer review process, where the work is reviewed by a colleague-researcher and validated by the Head of Unit or their substitute before publication or dissemination.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">These documents assess factors such as judiciary independence, political stability, rule of law, protection from persecution and respect for human rights, in line with Directive 2013/32/EU. The list of safe countries of origin is established by Legislative Decree (DL) 158/2024, which requires that the list be periodically updated by means of acts having the force of law and subsequently notified to the European Commission.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other aspects of COI units</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -4140,199 +5013,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Italy</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="777688BE"/>
+    <w:nsid w:val="C4C292FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4436,51 +5342,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7E00E3AE"/>
+    <w:nsid w:val="10798371"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4584,51 +5490,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BADDDA4A"/>
+    <w:nsid w:val="20F80A15"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="F965D688"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4731,52 +5785,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="79022CBD"/>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="84606FF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4879,52 +5933,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4CC41F26"/>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="75950A29"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5027,52 +6081,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0440FCFF"/>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="C03B75E6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5175,52 +6229,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="22208E15"/>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="D26311B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5323,52 +6377,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="BE7B6254"/>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="E3F7C6ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5471,52 +6525,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="AE52C077"/>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="35E68F1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5619,52 +6673,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="947325BC"/>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="59C6462F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5767,52 +6821,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="B9142DD7"/>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="8A55AC7D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5915,52 +6969,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="27BFDAE4"/>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="0A13ADBA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6063,52 +7117,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="1AF67209"/>
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="E00AAD42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6211,52 +7265,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="04089183"/>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="45365E23"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6359,52 +7413,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="6EC39B37"/>
+  <w:abstractNum w:abstractNumId="19">
+    <w:nsid w:val="298D6BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6507,52 +7561,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="14A67DB9"/>
+  <w:abstractNum w:abstractNumId="20">
+    <w:nsid w:val="1F680F66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6655,52 +7709,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="8557C0DE"/>
+  <w:abstractNum w:abstractNumId="21">
+    <w:nsid w:val="7147AA5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6803,52 +7857,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="2E56D70B"/>
+  <w:abstractNum w:abstractNumId="22">
+    <w:nsid w:val="E5DFFC9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6951,52 +8005,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="67ADE745"/>
+  <w:abstractNum w:abstractNumId="23">
+    <w:nsid w:val="04A42A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7099,52 +8153,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="92A5A8D7"/>
+  <w:abstractNum w:abstractNumId="24">
+    <w:nsid w:val="EF145F14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7247,52 +8301,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="399308E6"/>
+  <w:abstractNum w:abstractNumId="25">
+    <w:nsid w:val="B7DE94CC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7395,52 +8449,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="A3EBFB25"/>
+  <w:abstractNum w:abstractNumId="26">
+    <w:nsid w:val="3A2DE7AF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7608,50 +8662,53 @@
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -7732,55 +8789,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=http%3A%2F%2Fwww.libertaciviliimmigrazione.dlci.interno.gov.it%2Fsites%2Fdefault%2Ffiles%2Fallegati%2Fcommissioni_e_sezioni_territoriali_-_competenze.xlsx&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.normattiva.it/uri-res/N2Ls?urn:nir:stato:decreto.legislativo:2008-01-28%3b25%21vig=2024-04-12" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esteri.it/mae/resource/doc/2019/10/decreto_paesi_sicuri.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2023/03/25/23A01952/sg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2024/10/23/24G00177/sg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2008/02/16/008G0044/sg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8766" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8769" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8770" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8772" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8773" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8774" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8775" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8776" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8777" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8778" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8779" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8780" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8781" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8782" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8783" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8784" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8785" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8786" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8787" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8788" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8789" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8791" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8792" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8793" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8794" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8795" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8796" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8797" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8798" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8799" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8800" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8801" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8802" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8803" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8804" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8805" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8806" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8807" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8808" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8809" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8812" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8814" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8815" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8816" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8817" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8818" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8819" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8822" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=http%3A%2F%2Fwww.libertaciviliimmigrazione.dlci.interno.gov.it%2Fsites%2Fdefault%2Ffiles%2Fallegati%2Fcommissioni_e_sezioni_territoriali_-_competenze.xlsx&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.normattiva.it/uri-res/N2Ls?urn:nir:stato:decreto.legislativo:2008-01-28%3b25%21vig=2024-04-12" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esteri.it/mae/resource/doc/2019/10/decreto_paesi_sicuri.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2023/03/25/23A01952/sg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2024/10/23/24G00177/sg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2008/02/16/008G0044/sg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>