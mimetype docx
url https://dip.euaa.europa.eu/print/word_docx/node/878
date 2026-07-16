--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -21,138 +21,149 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Appointment of new Federal Ministry of the Interior zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new Federal Minister of the Interior, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Mr. Alexander Dobrindt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, was appointed on 6 May 2025. The new Federal Minister of the Interior started his official duties at the Federal Ministry of the Interior on 7 May 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parliamentary State Secretaries Daniela Ludwig and Christoph de Vries will support him in his broad range of policy tasks. At his first official act, the new Federal Minister of the Interior </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">instructed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> the Federal Police to tighten border controls at the internal borders. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Some of the previous responsibilities of the Federal Ministry of the Interior will be taken over by other ministries, e.g. the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Ministry for digital affairs and state modernisation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bundesministerium fur Digitales und Staatsmodernisierung</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) taking over previous tasks from the area of digital administration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (7 May, 2025), Neue Hausleitung im BMI [New house management at the BMI],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.bund.de/SharedDocs/kurzmeldungen/DE/2025/05/neue-hausleitung.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07.05.2025</w:t>
       </w:r>
     </w:p>
@@ -186,52 +197,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Institutional</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -284,51 +295,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -420,51 +431,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="73BE4C12"/>
+    <w:nsid w:val="415C9F75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -693,51 +704,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/appointment-new-federal-ministry-interior" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/EN/ministry/minister/minister.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/kurzmeldungen/EN/2025/05/neue-hausleitung_EN.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmds.bund.de/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/kurzmeldungen/DE/2025/05/neue-hausleitung.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/appointment-new-federal-ministry-interior" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/EN/ministry/minister/minister.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/kurzmeldungen/EN/2025/05/neue-hausleitung_EN.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmds.bund.de/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/kurzmeldungen/DE/2025/05/neue-hausleitung.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>