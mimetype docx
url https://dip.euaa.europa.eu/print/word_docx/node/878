--- v1 (2026-07-16)
+++ v2 (2026-09-14)
@@ -13,160 +13,166 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Appointment of new Federal Ministry of the Interior zzzzzz</w:t>
+          <w:t xml:space="preserve">Appointment of new Federal Ministry of the Interior</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new Federal Minister of the Interior, </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Mr. Alexander Dobrindt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, was appointed on 6 May 2025. The new Federal Minister of the Interior started his official duties at the Federal Ministry of the Interior on 7 May 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parliamentary State Secretaries Daniela Ludwig and Christoph de Vries will support him in his broad range of policy tasks. At his first official act, the new Federal Minister of the Interior </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">instructed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> the Federal Police to tighten border controls at the internal borders. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Some of the previous responsibilities of the Federal Ministry of the Interior will be taken over by other ministries, e.g. the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Ministry for digital affairs and state modernisation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bundesministerium fur Digitales und Staatsmodernisierung</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) taking over previous tasks from the area of digital administration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (7 May, 2025), Neue Hausleitung im BMI [New house management at the BMI],</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.bund.de/SharedDocs/kurzmeldungen/DE/2025/05/neue-hausleitung.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -295,187 +301,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="415C9F75"/>
+    <w:nsid w:val="2615901C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -708,51 +747,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/appointment-new-federal-ministry-interior" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/EN/ministry/minister/minister.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/kurzmeldungen/EN/2025/05/neue-hausleitung_EN.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmds.bund.de/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/kurzmeldungen/DE/2025/05/neue-hausleitung.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>