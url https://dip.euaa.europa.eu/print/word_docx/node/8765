--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -7,438 +7,103 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Resettlement and humanitarian admission - France</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">France</w:t>
+        <w:t xml:space="preserve">France is bound by the Union Resettlement and Humanitarian Admission Framework Regulation (URF)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Resettlement and humanitarian admission - France</w:t>
-[...9 lines deleted...]
-      <w:hyperlink w:anchor="section-8733" w:history="1">
+        <w:t xml:space="preserve">National legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Code of the Entry and Residence of Foreigners and of the Right to Asylum | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...361 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Code de l'entrée et du séjour des étrangers et du droit d'asile (CESEDA)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -462,594 +127,618 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authorities responsible for establishing resettlement and humanitarian admission policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of the Interior | Directorate General for Foreign nationals in France | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction Générale des Étrangers en France (DGEF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Identification and referral of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">United Nations High Commissioner for Refugees (UNHCR)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. For community sponsorship (humanitarian corridors), the identification and referral of potential refugees is done by four organisations with which the government has signed specific agreements: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communauté de Sant'Egidio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaines Sociales de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Protestante de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération de l’Entraide Protestante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selection of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of the Interior | Directorate General for Foreign nationals in France | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction Générale des Étrangers en France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (DGEF)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Security Services</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Office for the Protection of Refugees and Stateless Persons | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office Français de Protection des Réfugiés et Apatrides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (OFPRA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pre-departure assistance a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry for Europe and Foreign Affairs | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministère de l'Europe et des Affaires étrangères,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> French embassies and consulates abroad</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IOM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In the case of community sponsorship (humanitarian corridors):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communauté de Sant'Egidio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaines Sociales de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Protestante de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération de l’Entraide Protestante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Travel arrangements a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IOM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In the case of community sponsorship (humanitarian corridors):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communauté de Sant'Egidio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaines Sociales de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Protestante de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération de l’Entraide Protestante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arrival and reception a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IOM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In the case of community sponsorship (humanitarian corridors):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communauté de Sant'Egidio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaines Sociales de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Protestante de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération de l’Entraide Protestante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Programmes currently in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">France implements resettlement programmes and a community sponsorship programme. Since 2008, France resettles refugees under a bilateral framework agreement signed with UNHCR. The beneficiaries of this programme, placed under the protection of UNHCR, are selected on the basis of their files after an examination by the Ministry of the Interior.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1392,215 +1081,215 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettled individuals may receive refugee status with a 10-year residence permit or subsidiary protection with a 4-year renewable residence permit.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pre-departure assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The IOM is commissioned by the Ministry of the Interior to organise pre-departure orientation. The orientation covers 10 topics:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Plane transfers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception arrangements upon arrival</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Life in France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rights and obligations in France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Social and administrative support provided under the programme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Secularism and the principles of the French Republic (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">les valeurs de la République française</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The education system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The healthcare system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cultural adaptation and integration basics</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Basic French language skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The aim of these sessions is to provide basic and accurate information to help beneficiaries adjust to life in France and understand their rights and obligations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The pre-departure and orientation (PDO) sessions occur a few days before the transfer and last for 3 days. Refugees are invited to take part in these sessions in small groups of 10-15 people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The sessions are accompanied by an information brochure and a short film:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The healthcare system</w:t>
+        <w:t xml:space="preserve">The brochure is available in 11 languages: Oromo, Tigrinya, Somali, Arabic, Amharic, Kinyarwanda, Farsi, Sango, Swahili, French and English. It is systematically distributed to all beneficiaries of the programme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
-        </w:numPr>
-[...55 lines deleted...]
-          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The short film is available in 9 languages: Arabic, Sudanese Arabic, Amharic, Tigrinya, Oromo, Somali, Kinyarwanda, French and English. The content of the short film was developed by the IOM based on information gathered from trainers in sending countries, associations and institutions in France, and the beneficiaries themselves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Travel arrangements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The IOM is responsible for organising fit-to-fly medical exams before departure to ensure individuals selected for resettlement can travel safely. If a treatment is needed, the IOM will provide it and cover the costs. The IOM is also responsible for booking plane tickets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1774,158 +1463,164 @@
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Fédération protestante de France</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on the other. In 2025, they were prolonged for another 3 years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Costs and arrangements for the recipients' travel to France, as well as their accommodation, are taken care of by the relevant organisation. They also support the beneficiaries through the process of applying for international protection in France, access to school, social welfare, health services, and their path to integration and work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Communauté de Sant'Egidio</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Semaines Sociales de France</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Fédération Protestante de France</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Fédération de l’Entraide Protestante</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community sponsorship schemes linked to other complementary pathways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">France does not have any community sponsorship programme related to other complementary pathways.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId39"/>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1978,237 +1673,270 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - France</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="02C96725"/>
+    <w:nsid w:val="29CD92A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
@@ -2274,89 +2002,89 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1EA3E922"/>
+    <w:nsid w:val="33A8A1DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="◦"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
@@ -2422,89 +2150,89 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="535D7824"/>
+    <w:nsid w:val="14C2EE31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
@@ -2570,51 +2298,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="20AA2170"/>
+    <w:nsid w:val="316A5280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2718,51 +2446,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7A6FF745"/>
+    <w:nsid w:val="F9B84E3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2866,495 +2594,347 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="BE8F4AB8"/>
+    <w:nsid w:val="C3FC664B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="E9FCA0D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-[...9 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...9 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
-[...1 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-[...9 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...194 lines deleted...]
-        <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="F544E495"/>
-[...147 lines deleted...]
-    <w:nsid w:val="F5C731F0"/>
+    <w:nsid w:val="BB52DA9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3480,53 +3060,50 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -3607,55 +3184,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8733" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8738" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8739" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8742" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8744" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8747" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8748" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8749" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8750" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8751" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8753" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8755" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8758" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8759" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8761" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8763" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/id/LEGITEXT000006070158/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interieur.gouv.fr/Le-ministere/Immigration" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.unhcr.org/france/en/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santegidio.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssf-fr.org/solidarite/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protestants.org/federation-protestante-de-france/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fep.asso.fr/les-couloirs-humanitaires/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diplomatie.gouv.fr/fr/le-ministere-et-son-reseau/organisation-et-annuaires/ambassades-et-consulats-francais-a-l-etranger/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iom.int/tags/resettlement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static1.squarespace.com/static/61701919c9cd9200cd8e6ccc/t/64f74057941882780c1cd705/1693925463924/D2.11+Best+practice+report_ID%26R%2Cmatching%26pre-dep+prep..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/publications/guidelines-eu-approach-community-sponsorship" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/id/LEGITEXT000006070158/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interieur.gouv.fr/Le-ministere/Immigration" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.unhcr.org/france/en/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santegidio.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssf-fr.org/solidarite/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protestants.org/federation-protestante-de-france/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fep.asso.fr/les-couloirs-humanitaires/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diplomatie.gouv.fr/fr/le-ministere-et-son-reseau/organisation-et-annuaires/ambassades-et-consulats-francais-a-l-etranger/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iom.int/tags/resettlement" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static1.squarespace.com/static/61701919c9cd9200cd8e6ccc/t/64f74057941882780c1cd705/1693925463924/D2.11+Best+practice+report_ID%26R%2Cmatching%26pre-dep+prep..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/publications/guidelines-eu-approach-community-sponsorship" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>