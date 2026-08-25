--- v0 (2026-06-17)
+++ v1 (2026-08-25)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Italian Minister of the Interior sign memorandum with Bangladesh on migration and mobility zzzzzz</w:t>
+          <w:t xml:space="preserve">Italian Minister of the Interior sign memorandum with Bangladesh on migration and mobility</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Italian Minister of the Interior Matteo Piantedosi signed an interministerial Memorandum on Migration and Mobility with Bangladesh's Minister of Expatriates, Asif Nazrul. During the visit, Piantedosi also held talks with Foreign Minister Touhid Hossain. The memorandum aims to promote legal migration, enhance cooperation on managing migration including the return of irregular migrants, and combat illegal migration, exploitation, and human trafficking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministero dell‘Interno (8 May, 2025), Piantedosi in Bangladesh ha firmato con il ministro degli Espatriati Asif Nazrul un memorandum su migrazione e mobilità [Piantedosi in Bangladesh signed a memorandum on migration and mobility with the Minister of Expatriates Asif Nazrul],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.interno.gov.it/it/notizie/piantedosi-bangladesh-ha-firmato-ministro-espatriati-asif-nazrul-memorandum-migrazione-e-mobilita</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Applicants with special needs, Victims of trafficking, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C6515465"/>
+    <w:nsid w:val="9EF46C32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/italian-minister-interior-sign-memorandum-bangladesh-migration-and-mobility" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/notizie/piantedosi-bangladesh-ha-firmato-ministro-espatriati-asif-nazrul-memorandum-migrazione-e-mobilita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/italian-minister-interior-sign-memorandum-bangladesh-migration-and-mobility" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/notizie/piantedosi-bangladesh-ha-firmato-ministro-espatriati-asif-nazrul-memorandum-migrazione-e-mobilita" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>