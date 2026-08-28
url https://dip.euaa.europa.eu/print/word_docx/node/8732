--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -58,51 +58,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Netherlands is bound by the Union Resettlement and Humanitarian Admission Framework Regulation (URF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement is handled within existing asylum legislation and the Aliens Act Implementation Guidelines (Chapter C.1.4.7) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vreemdelingencirculaire 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -129,431 +130,447 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authorities responsible for establishing resettlement and humanitarian admission policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Ministry for Asylum and Migration | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerie van Asiel en Migratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Identification and referral of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">United Nations High Commissioner for Refugees (UNHCR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selection of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immigration and Naturalisation Service (INS) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigratie en Naturalisatiedienst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IND)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bureau Medical Advisors (BMA) of the Immigration and Naturalisation Service | Bureau Medische Adviseurs (BMA) van de </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigratie en Naturalisatiedienst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Central Agency for the Reception of Asylum Seekers (COA) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centraal Orgaan opvang asielzoekers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Royal Netherlands Marechaussee | </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koninklijke Marechaussee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (KMar)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Intelligence Services | </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationale Inlichtingendiensten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pre-departure assistance a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Central Agency for the Reception of Asylum Seekers (COA) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centraal Orgaan opvang asielzoekers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Travel arrangements a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Central Agency for the Reception of Asylum Seekers (COA) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centraal Orgaan opvang asielzoekers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:br/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dutch diplomatic representations abroad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministry of Foreign Affairs | </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerie van Buitenlandse Zaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (BZ)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IOM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arrival and reception a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Central Agency for the Reception of Asylum Seekers (COA) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centraal Orgaan opvang asielzoekers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Police | Nationale Politie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Social Affairs and Employment | </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerie van Sociale Zaken en Werkgelegenheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">municipalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dutch Refugee Council | </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vluchtelingenwerk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NGOs and civil society organisations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Programmes currently in place</w:t>
@@ -1133,51 +1150,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Municipalities are responsible for providing suitable housing for resettled refugees and have a duty to inform them about the education system and offer education to minors who must attend school. Resettled refugees who are placed directly into a municipality upon arrival in the Netherlands receive individual guidance (often by a civil society organization such as Dutch Refugee Council or another organization contracted by the municipality).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Until refugees find employment, they are entitled to social security allowance, and municipalities have a large number of instruments to ensure that people find a place in the labor market.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Social Affairs and Employment is responsible for Integration policy (</w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Inburgeren in Nederland | Rijksoverheid.nl, In het kort - U gaat inburgeren - DUO</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Implementation is carried out by the municipality. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement programmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Humanitarian admission programmes</w:t>
@@ -1324,199 +1342,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Netherlands</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FEED9956"/>
+    <w:nsid w:val="70E35CDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1620,51 +1671,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F226AC7A"/>
+    <w:nsid w:val="FA6235E3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1900,51 +1951,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0012288/2023-01-01#Circulaire.divisieC1_Circulaire.divisie4_Circulaire.divisie4.7" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/ministeries/ministerie-van-asiel-en-migratie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/netherlands.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/en/coa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.defensie.nl/organisation/marechaussee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aivd.nl/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.nl/topics/embassies-consulates-and-other-representations" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/ministeries/ministerie-van-buitenlandse-zaken" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.nl/ministries/ministry-of-social-affairs-and-employment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.nl/topics/municipalities" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vluchtelingenwerk.nl/nl/dutch-council-refugees" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/inburgeren-in-nederland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>