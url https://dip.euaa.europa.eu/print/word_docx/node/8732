--- v1 (2026-08-28)
+++ v2 (2026-08-29)
@@ -1354,51 +1354,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Netherlands</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1523,51 +1523,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="70E35CDA"/>
+    <w:nsid w:val="E59F8C94"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1671,51 +1671,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FA6235E3"/>
+    <w:nsid w:val="44494B67"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>