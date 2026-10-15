--- v2 (2026-08-29)
+++ v3 (2026-10-15)
@@ -7,99 +7,462 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Netherlands</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Resettlement and humanitarian admission - Netherlands</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8700" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8701" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8702" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8703" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8705" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Programmes currently in place</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8706" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National quotas on resettlement and humanitarian admission</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8708" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National commitments for resettlement, humanitarian admission and emergency quota</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8709" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural and practical arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8711" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The admission procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8714" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Type of protection granted and residence permit issued after the admission procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8715" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Pre-departure assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8716" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Travel arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8717" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Arrival and reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8718" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Integration support to resettled and admitted refugees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8720" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Resettlement programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8722" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Humanitarian admission programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8725" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Complementary pathways</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8726" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes related to state-led resettlement programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8728" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes linked to civil society-led humanitarian admission programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8730" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes linked to other complementary pathways</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admission - Netherlands</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 13/10/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Netherlands is bound by the Union Resettlement and Humanitarian Admission Framework Regulation (URF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement is handled within existing asylum legislation and the Aliens Act Implementation Guidelines (Chapter C.1.4.7) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vreemdelingencirculaire 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
@@ -127,446 +490,446 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authorities responsible for establishing resettlement and humanitarian admission policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Ministry for Asylum and Migration | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerie van Asiel en Migratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Identification and referral of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">United Nations High Commissioner for Refugees (UNHCR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selection of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immigration and Naturalisation Service (INS) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigratie en Naturalisatiedienst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IND)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bureau Medical Advisors (BMA) of the Immigration and Naturalisation Service | Bureau Medische Adviseurs (BMA) van de </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigratie en Naturalisatiedienst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Central Agency for the Reception of Asylum Seekers (COA) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centraal Orgaan opvang asielzoekers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Royal Netherlands Marechaussee | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koninklijke Marechaussee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (KMar)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Intelligence Services | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationale Inlichtingendiensten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pre-departure assistance a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Central Agency for the Reception of Asylum Seekers (COA) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centraal Orgaan opvang asielzoekers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Travel arrangements a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Central Agency for the Reception of Asylum Seekers (COA) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centraal Orgaan opvang asielzoekers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:br/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dutch diplomatic representations abroad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministry of Foreign Affairs | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerie van Buitenlandse Zaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (BZ)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IOM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arrival and reception a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Central Agency for the Reception of Asylum Seekers (COA) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centraal Orgaan opvang asielzoekers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Police | Nationale Politie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Social Affairs and Employment | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerie van Sociale Zaken en Werkgelegenheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">municipalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dutch Refugee Council | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vluchtelingenwerk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NGOs and civil society organisations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -575,63 +938,63 @@
         <w:rPr/>
         <w:t xml:space="preserve">Programmes currently in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Resettlement Programme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As per 2026, on a two-yearly basis, the Netherlands pledges a contribution within the framework of the European Union Resettlement Framework Union Plan. This contribution consists of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the national resettlement quota; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the quota that has been established for resettlement in the framework of migration cooperation with third countries (currently the EU-Turkey Statement)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No Humanitarian Admission programmes, or complementary pathways are currently in place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National quotas on resettlement and humanitarian admission</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -924,89 +1287,89 @@
         <w:rPr/>
         <w:t xml:space="preserve">Referrals are received exclusively from UNHCR. The IND draw up a Pre Mission Questionnaire (PMQ) on the basis of which UNHCR presents a selection of refugees who are eligible for resettlement. The UNHCR submits resettlement registrations forms (RRFs) which contain personal data, information about documents (if possible copies), family composition, summary of the refugee status determination and medical information to be considered by the IND. In the framework of the EU-Turkey statement, resettlement is based on the Standard Operation Procedures agreed upon between EU Member States and Türkiye. Türkiye refers cases to UNHCR who then submits the cases to IND through Identification Based Methodology forms (IBM’s). A small portion of the national quota is reserved for unearmarked dossier-based selection. The number is communicated by IND to UNHCR HQ. UNHCR submits dossier cases to IND by e-mail.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On the basis of the UNHCR selections, the IND pre-selects cases in line with national country-based asylum policy, contra-indications (exclusion/security concerns), PMQ, and indications by COA with regard to the resettlement profile. The aim of the pre-selection is to filter out in advance cases that do not meet applicable policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Selection and assessment of cases</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Selection missions</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: During selection missions, the mission team (IND, COA, BMA) carries out in person interviews with the pre-selected candidates for resettlement. One interview is conducted by the IND focusing on the eligibility for asylum in accordance with Article 29 of the Aliens Act 2000. Another interview is held with an employee from the COA in order to establish the resettlement profile, with a focus on identifying the specific vulnerabilities and assessing whether adequate support can be provided. Finally, the candidate will also have a consult with a physician. It varies per mission how many candidates are interviewed. Minors may in some cases be interviewed personally. Each case is assessed on an individual basis. For the most part the questions are dependent on the individual case, to be determined by the case worker.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Selection on dossier basis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Cases examined on dossier basis include among others asylum cases from countries not visited by selection missions and emergency or urgent (medical) cases. After receiving the dossier submission from the UNHCR, the IND conducts a broad assessment on the eligibility of the applicant or resettlement and whether they would be able to receive international protection in line with national policy. The COA also assesses the dossier in relation to the candidate’s resettlement profile. In case of medical conditions the BMA is consulted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Emergency cases</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: In the Netherlands, there is no separate process for handling emergency or urgent cases; they follow the standard procedure as in dossier selection. However, processing is expedited as much as possible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Assessment of cases:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -1147,51 +1510,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the reception centers refugees can attend (further) CO trainings for living in the Netherlands that are provided by COA until they are transferred to a municipality.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Municipalities are responsible for providing suitable housing for resettled refugees and have a duty to inform them about the education system and offer education to minors who must attend school. Resettled refugees who are placed directly into a municipality upon arrival in the Netherlands receive individual guidance (often by a civil society organization such as Dutch Refugee Council or another organization contracted by the municipality).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Until refugees find employment, they are entitled to social security allowance, and municipalities have a large number of instruments to ensure that people find a place in the labor market.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Social Affairs and Employment is responsible for Integration policy (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Inburgeren in Nederland | Rijksoverheid.nl, In het kort - U gaat inburgeren - DUO</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Implementation is carried out by the municipality. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement programmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -1244,52 +1607,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Netherlands there are no community sponsorship schemes linked to civil society-led humanitarian admission programmes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community sponsorship schemes linked to other complementary pathways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Netherlands there are no community sponsorship schemes linked to other complementary pathways</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId20"/>
-      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1354,51 +1717,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Netherlands</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1523,51 +1886,199 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E59F8C94"/>
+    <w:nsid w:val="57388C4C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="3EF271DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1670,52 +2181,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="44494B67"/>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="65992FCE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1823,50 +2334,53 @@
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1947,51 +2461,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0012288/2023-01-01#Circulaire.divisieC1_Circulaire.divisie4_Circulaire.divisie4.7" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/ministeries/ministerie-van-asiel-en-migratie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/netherlands.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/en/coa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.defensie.nl/organisation/marechaussee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aivd.nl/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.nl/topics/embassies-consulates-and-other-representations" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/ministeries/ministerie-van-buitenlandse-zaken" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.nl/ministries/ministry-of-social-affairs-and-employment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.nl/topics/municipalities" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vluchtelingenwerk.nl/nl/dutch-council-refugees" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/inburgeren-in-nederland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8700" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8701" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8703" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8705" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8706" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8709" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8711" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8714" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8715" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8716" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8717" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8718" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8720" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8722" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8725" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8726" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8728" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8730" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0012288/2023-01-01#Circulaire.divisieC1_Circulaire.divisie4_Circulaire.divisie4.7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/ministeries/ministerie-van-asiel-en-migratie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/netherlands.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/en" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/en/coa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.defensie.nl/organisation/marechaussee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aivd.nl/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.nl/topics/embassies-consulates-and-other-representations" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/ministeries/ministerie-van-buitenlandse-zaken" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.nl/ministries/ministry-of-social-affairs-and-employment" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.nl/topics/municipalities" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vluchtelingenwerk.nl/nl/dutch-council-refugees" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/inburgeren-in-nederland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>