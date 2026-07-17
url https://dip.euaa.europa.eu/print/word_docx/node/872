--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -21,84 +21,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Finland informs about a pilot program on reception center specialised in promoting returns zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Finnish Immigration Service informed that they will be piloting a new type of reception center, specialised in promoting voluntary and forced return. The pilot scheme will be launched in June 2025, and the aim is to offer, in addition to normal reception services, more extensive advice for asylum applicants on voluntary return and support with return arrangements. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The purpose is to increase the effectiveness of voluntary return and streamline the enforcement of returns by the police. The first return center will be at the reception center at Robert Huberin in Vantaa and will primarily host subsequent applicants or those who received a negative decision and return.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (9 May, 2025), [Finland pilots a reception centre specialised in promoting returns],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/en/-/finland-pilots-a-reception-centre-specialised-in-promoting-returns</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09.05.2025</w:t>
       </w:r>
     </w:p>
@@ -132,52 +143,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,51 +241,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +377,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E09421D3"/>
+    <w:nsid w:val="EEE80925"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +650,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/finland-informs-about-pilot-program-reception-center-specialised-promoting" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/finland-pilots-a-reception-centre-specialised-in-promoting-returns" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/finland-informs-about-pilot-program-reception-center-specialised-promoting" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/finland-pilots-a-reception-centre-specialised-in-promoting-returns" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>