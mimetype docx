--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,106 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Finland informs about a pilot program on reception center specialised in promoting returns zzzzzz</w:t>
+          <w:t xml:space="preserve">Finland informs about a pilot program on reception center specialised in promoting returns</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Finnish Immigration Service informed that they will be piloting a new type of reception center, specialised in promoting voluntary and forced return. The pilot scheme will be launched in June 2025, and the aim is to offer, in addition to normal reception services, more extensive advice for asylum applicants on voluntary return and support with return arrangements. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The purpose is to increase the effectiveness of voluntary return and streamline the enforcement of returns by the police. The first return center will be at the reception center at Robert Huberin in Vantaa and will primarily host subsequent applicants or those who received a negative decision and return.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (9 May, 2025), [Finland pilots a reception centre specialised in promoting returns],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/en/-/finland-pilots-a-reception-centre-specialised-in-promoting-returns</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EEE80925"/>
+    <w:nsid w:val="E9DBEEFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/finland-informs-about-pilot-program-reception-center-specialised-promoting" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/finland-pilots-a-reception-centre-specialised-in-promoting-returns" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>