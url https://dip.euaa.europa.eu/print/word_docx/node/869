--- v0 (2026-06-15)
+++ v1 (2026-08-25)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">More than 600 beneficiaries receive assistance in integration efforts during the first four months of 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">More than 600 beneficiaries receive assistance in integration efforts during the first four months of 2025</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the General Inspectorate for Immigration, between 1 January and 30 April 2025, asylum specialists facilitated the participation of 624 individuals in the integration program. This program is designed to support the adaptation of beneficiaries of international protection and other categories of individuals to life in Romania. It offers services such as social counselling, access to education, medical care, and other essential support.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General Inspectorate of Immigration | Inspectoratul General pentru Imigrări (13 May, 2025), Peste 600 de persoane, sprijinite în procesul de integrare în primele patru luni ale anului [Over 600 People Supported in the Integration Process in the First Four Months of the Year],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://igi.mai.gov.ro/peste-600-de-persoane-sprijinite-in-procesul-de-integrare-in-primele-patru-luni-ale-anului/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4806DB15"/>
+    <w:nsid w:val="C87D010D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/romania/more-600-beneficiaries-receive-assistance-integration-efforts-during-first" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igi.mai.gov.ro/peste-600-de-persoane-sprijinite-in-procesul-de-integrare-in-primele-patru-luni-ale-anului/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/romania/more-600-beneficiaries-receive-assistance-integration-efforts-during-first" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igi.mai.gov.ro/peste-600-de-persoane-sprijinite-in-procesul-de-integrare-in-primele-patru-luni-ale-anului/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>