--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -7,159 +7,447 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luxembourg</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Temporary Protection - Luxembourg</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8682" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8683" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8684" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8685" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8687" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Elegibility</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8688" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Admission to the territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8689" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8690" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8691" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedure to register and be granted temporary protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8692" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception and accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8693" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8694" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisation of reception and accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8695" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Rights of people granted temporary protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8696" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assistance to unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8697" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assistance to people with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8698" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Solidarity (relocation of people who are eligible for temporary protection)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8699" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Impact of simultaneous application for international protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection - Luxembourg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luxembourg transposed the Temporary Protection Directive in 2015 by Law on international protection and temporary protection | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi relative à la protection internationale et à la protection temporaire</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, of 18 December 2015 (Chapter 5, articles 67 to 79).</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In parallel, provisions on temporary protection were also included in the Law of 18 December 2015 on reception of applicants for international protection and temporary protection (Loi Accueil). These provisions will likewise be integrated into the new Reception Law, currently under preparation, which will transpose Directive (EU) 2024/1346 into national legislation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The provisions were automatically activated with the implementing decision of the Council of the EU for displaced people from Ukraine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary protection was initially activated for 12 months, until 4 March 2023. However, in late 2023 it was decided to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">extend</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> the protection until 4 March 2024. Later, protection was extended for one more year. Currently, the temporary protection document is valid until 4 March 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since 2023, beneficiaries of temporary protection who hold a valid temporary protection certificate in Luxembourg and who are gainfully (with a monthly salary equivalent to at least the monthly rate of the social minimum social wage for unskilled workers) employed in the country, and have suitable accommodation in Luxembourg outside the structures managed by the National Reception Office (NRO), may apply to the General Department of immigration for a residence permit for salaried workers.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The granting of this residence permit is conditional to the renunciation of the status of temporary protection. The temporary protection certificate will remain valid until the new residence permit is issued.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Amended Law on International Protection and Temporary Protection (Asylum Law) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi relative à la protection internationale et à la protection temporaire and subsequent amendments</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, 18 December 2015. In parallel, provisions on temporary protection were also included in the Law of 18 December 2015 on the reception of applicants for international protection and temporary protection (Loi Accueil). These provisions will likewise be integrated into the new Reception Law, currently under preparation, which will transpose Directive (EU) 2024/1346 into national legislation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -408,60 +696,60 @@
               <w:rPr/>
               <w:t xml:space="preserve">Providing accommodation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Family Affairs, Solidarity, Living Together and Reception of Refugees- National Reception Office (NRO) | - Ministère de la Famille, des Solidarités, du Vivre ensemble et de l'Accueil- Office national de l'accueil (ONA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red Cross Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HUT Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inter-Actions</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
@@ -673,184 +961,184 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Information material</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Information platforms (websites):</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    Guichet Luxembourg </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> with information on temporary protection</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    Ministry of Family Affairs, Solidarity, Living Together and Reception of Refugees</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Leaflets</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    Ministry of Labour, Employment and the Social and Solidarity Economy </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">flyers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on labour market, job search and registration with the Luxembourg employment agency (available in different languages).</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    Upon arrival, applicants for temporary protection receive an information note informing them about the temporary protection and the rights deriving from it. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dedicated contacts</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    Hotline managed by the Red Cross, with the support of the Ministry of Family Affairs, Solidarity, Living Together and Reception of Refugees and the Greater Region at +352 621 796 780 or via email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Ukraine@zesummeliewen.lu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    Registrations: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">immigration.desk@mai.etat.lu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    Consular assistance at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">assistance.consulaire@mae.etat.lu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  or +352 2478 2386.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    Ukrainian speakers looking for a job to support education authorities: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">ukraine.secam@men.lu</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Others:</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    Université du Luxembourg, European Migration Network (EMN), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Information for Ukrainians</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -887,105 +1175,105 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">All displaced persons arriving in Luxembourg from Ukraine are requested to contact the General Department of immigration of the Ministry of Home Affairs by sending their personal details in an official form to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">immigration.desk@mai.etat.lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (forms are available in different languages, including Ukrainian and can be found on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">website of the Ministry of Foreign and European Affairs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">With this information, the persons concerned will be contacted and invited to an appointment for the purpose of lodging an application for temporary protection.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In order to optimise and accelerate the administrative and decision-making processes for the large number of temporary protection applicants from Ukraine, several government agencies set up a One-Stop-Shop called "</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ukraine Guichet Unique Enregistrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">" in the heart of Luxembourg’s city centre.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">This </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Stop-Shop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, which deals exclusively with displaced persons from Ukraine, houses the General Department of immigration of the Ministry of Home Affairs and the National Reception Office (NRO) of the Ministry of Family Affairs, Solidarity, Living Together and Reception of Refugees, the Luxembourg Police, the Ministry of Health and Social Security, the Ministry of Education, Children and Youth and a Luxembourg bank/telecommunication service provider in one building. These actors cooperate closely to provide applicants for temporary protection with a rapid decision within a very short period and applicants can receive information directly from professionals in the same building.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging takes place in person at the One-stop-shop building. </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">All registrations for temporary protection are recorded in the database of the General Department of immigration, which is connected to the National Registry of Physical Persons (RNPP).</w:t>
             </w:r>
             <w:br/>
             <w:br/>
@@ -1032,209 +1320,209 @@
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Issuance of the temporary protection document.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">If the conditions for granting temporary protection are met, and approval is granted, a provisional temporary protection certificate is issued. The beneficiary of temporary protection must then request an appointment with the General Department of immigration to obtain a biometric card. These documents allow its holder to remain on Luxembourg territory, but do not confer a right of residence in accordance with the legislation on the entry and residence of foreigners.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary Protection specimen available </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal aid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal aid is provided by the Luxembourg Bar Association to those people without sufficient income, including beneficiaries of temporary protection. More information can be found </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The grounds for an appeal of a decision on temporary protection are laid down in article 2 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Law of 7 November 1996 on the organisation of administrative jurisdiction</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. Ordinary administrative rules apply.</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">An appeal may be brought against a decision denying temporary protection within three months upon notification of the decision before the Administrative Tribunal.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The appeal must be introduced by application signed by a lawyer admitted to one of the Bars of the Grand Duchy of Luxembourg.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">There is not automatic suspensive effect. </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal representation is provided in the same conditions as in the regular asylum procedure (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">article 23(2) of the amended law of 18 December 2015 on the reception of applicants for international protection and temporary protection</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exclusion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The grounds for exclusion from temporary protection/national scheme name/title are laid down in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">article 71 of the amended Asylum Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.   </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">•    Persons that have committed a crime against peace, a war crime or a crime against humanity, as defined in the international instruments drawn up to make provision in respect for such crimes,</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">•    Persons that have committed a serious crime under ordinary law outside the Grand Duchy of Luxembourg before being admitted as beneficiaries of temporary protection,</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
@@ -1257,51 +1545,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Termination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The grounds for termination or withdrawal of temporary protection are laid down in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">article 79</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> of the amended Asylum Law.    </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pursuant to the national legislation, beneficiaries of temporary protection in Luxembourg may renounce their status to voluntarily return to their country of origin, though no specific programmes exist for return to Ukraine due to the ongoing war, requiring individuals to arrange their own travel. Renunciations of temporary protection are managed by the General Department of Immigration and involve submitting a signed cancellation form, either via email or in person, with minors requiring parental or legal guardian consent. Once processed, the protection status is withdrawn in national databases, and individuals are asked to deregister from their local commune and notify the NRO of their departure. Withdrawals occur if the individual receives protection in another country, verified through the European Commission's Temporary Protection Platform, and involve documentation signed by a superior. No procedure exists for beneficiaries temporarily in Ukraine.  </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1555,145 +1843,145 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">•    Financial incentives for employers (all the measures that another jobseeker may also have such as professional training internship (SP); contract for professional reintegration (CRE), employment initiation contract (CIE) and aid for the re-employment of older jobseekers (CHALD)).</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">•    Language courses</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">•    Counselling (by registering with ADEM, assistance and guidance on job search and access to number of free services, etc).</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">•    Vocational training</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The persons concerned can also </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">register as job seekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> with the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Employment Agency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (Agence pour le développement de l'emploi - ADEM).  </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Employers who wish to hire beneficiaries of temporary protection from Ukraine must register their vacancies with the ADEM Job board following the usual procedure. When filling in the declaration of a vacant position, employers should make sure that they choose the public publication of their job notification to guarantee that beneficiaries of temporary protection can access it directly on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">public website of ADEM’s Job board</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information on access to the labour market for beneficiaries of temporary protection is available on</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">•    the Government of Luxembourg </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dedicated page</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">•    the National Employment Agency's website (Agence pour le développement de l'emploi - ADEM) under  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information for jobseekers who have fled Ukraine.</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">•    </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of Labour, Employment and the Social and Solidarity Economy leaflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">For additional information consult the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of national measures regarding employment and social security of displaced persons coming from Ukraine - Country Fiches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> by the European Labour Authority.</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
@@ -1786,51 +2074,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Social welfare assistance and means of subsistence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beneficiaries of temporary protection are entitled to material assistance from the NRO, provided they do not have sufficient means of subsistence nor any support from a private individual. The prerequisite for receiving this assistance is to be in possession of a temporary protection certificate issued by the General Department of Immigration of the Ministry of Home Affairs. Conditions are the same as applicants of international protection. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beneficiaries of temporary protection will receive a monthly allowance </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">as per article 14 (9) in accordance with article 2 (g) of the amended Reception law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. This allowance is foreseen in article 13 that states:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In case of full-board accommodation or accommodation with the provision of meals, the monthly allowance shall be fixed at (indexed amounts as of May 1st 2025):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:br/>
             <w:r>
               <w:rPr/>
@@ -1886,51 +2174,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> have the right to access the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">education system</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> based on the same conditions as Luxembourg nationals. School attendance is mandatory in Luxembourg between the ages of 4 and 16. Children and teenagers are welcomed to the school as soon as the immigration procedures provided for by the Directorate of Immigration and the Directorate of Health have been completed.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Education Department for Foreign Children (SECAM) of the Ministry of Education, Children and Youth has set up a one-stop shop for the orientation of Ukrainian families. After an interview with the families and the children, the SECAM offers them one or more options so that each child quickly benefits from adequate schooling. The final choice between the possible options rests with the parents.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The educational offer for Ukrainian refugee children and young people is mainly organized by six public international schools.</w:t>
             </w:r>
             <w:br/>
             <w:r>
@@ -1956,64 +2244,64 @@
               <w:t xml:space="preserve">Depending on needs and demand, Ukrainian children may also be educated in municipal schools.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Extra-curricular care for young children and children in cycle 1 will be provided by childcare facilities near the child's place of residence.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Recruitment of additional English-speaking teaching staff for international schools is underway. Additionally, to strengthen the supervision of refugee children, people of Ukrainian origin or Ukrainian speakers from different backgrounds are being recruited. A call is made to people with experience in the educational field (applications can be sent to ukraine.secam@men.lu).</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information leaflets available:</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">•    </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Map of the reception of Ukraine pupils</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">•    </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welcoming Ukrainian pupils in three stages</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adults:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Have access to education and vocational training based on the same conditions as Luxembourg nationals.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2375,51 +2663,51 @@
         <w:t xml:space="preserve">Solidarity (relocation of people who are eligible for temporary protection)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Impact of simultaneous application for international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of temporary protection have the right to apply for international protection at any time as stated in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 77</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of the amended Asylum Law. However, the benefit of temporary protection cannot be combined with the status of an applicant for international protection during the examination of the application. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the national legislation: </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) Beneficiaries of temporary protection may apply for international protection at any time.</w:t>
@@ -2457,52 +2745,52 @@
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dublin procedure:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The criteria and mechanisms for determining the Member State of the European Union responsible for examining an asylum application apply. In particular, the Member State responsible for examining an asylum application presented by a person benefiting from temporary protection is the State, which has accepted the transfer of the said person to its territory.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information on the international protection procedure is available here.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId38"/>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:headerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2555,51 +2843,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Temporary Protection - Luxembourg</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -2701,51 +2989,203 @@
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="E2AE0DFB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2824,51 +3264,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gouvernement.lu/fr/actualites/toutes_actualites/communiques/2024/02-fevrier/05-prolongation-attestation.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croix-rouge.lu/en/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caritas.org/where-caritas-work/europe/luxembourg/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guichet.public.lu/fr/citoyens/immigration/ukraine/protection-temporaire.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adem.public.lu/en/actualites/adem/2022/03/ukraine-info.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ukraine@zesummeliewen.lu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:immigration.desk@mai.etat.lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assistance.consulaire@mae.etat.lu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ukraine.secam@men.lu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emnluxembourg.uni.lu/information-for-ukrainians/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maee.gouvernement.lu/en/services-aux-citoyens/accueil-de-personnes-ukraine.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guichet.public.lu/fr/citoyens/immigration/ukraine/protection-temporaire-ukraine/protection-temporaire.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gouvernement.lu/fr/actualites/toutes_actualites/communiques/2022/04-avril/06-asselborn-gonzalovargasllosa.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://european-migration-network-ies.ec.europa.eu/en/system/files/attestationspecimen.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guichet.public.lu/en/citoyens/justice/voies-recours-reglement-litiges/frais-avocat-justice/demander-assistance-judiciaire.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/1996/11/07/n1/jo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n16/jo#art_23" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_71" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_79" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adem.public.lu/en/demandeurs-demploi/sinscrire-a-ladem.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adem.public.lu/en.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adem.public.lu/en/support/non-inscrits-eures.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guichet.public.lu/en/citoyens/immigration/ukraine/protection-temporaire-ukraine/protection-temporaire.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maee.gouvernement.lu/dam-assets/services-aux-citoyens/ukraine/Travailler-au-Luxembourg-FR.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ela.europa.eu/en/support-people-fleeing-ukraine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n16/jo#art_14" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guichet.public.lu/dam-assets/catalogue-pdf/immigration/ukraine/flyer-you-arrived-in-luxembourg-secam-casna-ukraine.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://men.public.lu/dam-assets/fr/actualites/articles/communiques-conference-presse/2022-ok/03/Accueil-des-eleves-ukrainiens-carte.jpg/_jcr_content/renditions/thumb-xhdpi.jpg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://men.public.lu/content/dam/men/fr/actualites/articles/communiques-conference-presse/2022-ok/03/Accueil-des-eleves-ukrainiens-etapes.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_77" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8682" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8683" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8685" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8687" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8688" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8689" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8690" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8691" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8692" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8693" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8694" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8695" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8696" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8698" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8699" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gouvernement.lu/fr/actualites/toutes_actualites/communiques/2024/02-fevrier/05-prolongation-attestation.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croix-rouge.lu/en/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caritas.org/where-caritas-work/europe/luxembourg/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guichet.public.lu/fr/citoyens/immigration/ukraine/protection-temporaire.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adem.public.lu/en/actualites/adem/2022/03/ukraine-info.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ukraine@zesummeliewen.lu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:immigration.desk@mai.etat.lu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assistance.consulaire@mae.etat.lu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ukraine.secam@men.lu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emnluxembourg.uni.lu/information-for-ukrainians/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maee.gouvernement.lu/en/services-aux-citoyens/accueil-de-personnes-ukraine.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guichet.public.lu/fr/citoyens/immigration/ukraine/protection-temporaire-ukraine/protection-temporaire.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gouvernement.lu/fr/actualites/toutes_actualites/communiques/2022/04-avril/06-asselborn-gonzalovargasllosa.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://european-migration-network-ies.ec.europa.eu/en/system/files/attestationspecimen.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guichet.public.lu/en/citoyens/justice/voies-recours-reglement-litiges/frais-avocat-justice/demander-assistance-judiciaire.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/1996/11/07/n1/jo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n16/jo#art_23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_71" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_79" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adem.public.lu/en/demandeurs-demploi/sinscrire-a-ladem.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adem.public.lu/en.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adem.public.lu/en/support/non-inscrits-eures.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guichet.public.lu/en/citoyens/immigration/ukraine/protection-temporaire-ukraine/protection-temporaire.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maee.gouvernement.lu/dam-assets/services-aux-citoyens/ukraine/Travailler-au-Luxembourg-FR.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ela.europa.eu/en/support-people-fleeing-ukraine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n16/jo#art_14" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guichet.public.lu/dam-assets/catalogue-pdf/immigration/ukraine/flyer-you-arrived-in-luxembourg-secam-casna-ukraine.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://men.public.lu/dam-assets/fr/actualites/articles/communiques-conference-presse/2022-ok/03/Accueil-des-eleves-ukrainiens-carte.jpg/_jcr_content/renditions/thumb-xhdpi.jpg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://men.public.lu/content/dam/men/fr/actualites/articles/communiques-conference-presse/2022-ok/03/Accueil-des-eleves-ukrainiens-etapes.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_77" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>