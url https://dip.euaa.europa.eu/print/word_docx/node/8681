--- v2 (2026-07-16)
+++ v3 (2026-10-14)
@@ -32,912 +32,971 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ireland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Ireland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8624" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview of first instance procedures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8625" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Relevant EU legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8626" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8627" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8628" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Types of procedures and case processing</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8630" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Time limit for a decision and length of the procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8631" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Quality assurance of first instance procedures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8632" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Interinstitutional cooperation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8633" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8634" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal basis</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8635" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8636" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Personal interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8637" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Assessment of an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8638" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8639" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Withdrawal of an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8640" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8641" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Implicit withdrawal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8642" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Explicit withdrawal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8643" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Personal interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8644" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority: Interviewers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8645" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Special procedural guarantees during the interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8646" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Possibility to omit the personal interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8647" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Organisational aspects</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8649" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Other aspects</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8650" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Special asylum procedures at first instance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8651" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Admissibility procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8652" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Accelerated procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8653" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Border procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8654" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Subsequent application procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8655" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Last-minute application pending removal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8656" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Safe country concept </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8657" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Safe country of origin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8658" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Safe third country </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8659" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">First country of asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8660" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">European safe third country</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8661" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8662" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8663" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority for the assessment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8664" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Grounds</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8665" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Guidelines for case officers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8666" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Credibility assessment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8667" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8670" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Time limit for submitting evidence during credibility</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8672" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">COI research</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8673" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decision and outcomes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8674" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">COI units</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8675" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Background information</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8676" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Structure and capacity</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8677" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">COI products</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8680" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Other aspects of COI units</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Ireland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 12/08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ireland has opted out of the recast Asylum Procedures Directive (APD/APR), the recast Qualification Directive and the Family Reunification Directive. However, it has opted in to the Asylum Procedures Council Directive 2005/85/EC and the Qualification Council Directive Council 2004/83/EC, and has transposed their provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ireland has opted in to the recast Reception Conditions Directive, the Dublin III Regulation and the Temporary Protection Directive.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides for the following types of procedures:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regular asylum procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -983,51 +1042,52 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">National authorities:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The International Protection Office (IPO) is an office within the </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigration Service Delivery (ISD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> which is responsible for examining/processing requests for international protection in the regular asylum procedure and in special procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The head of the IPO is the Chief International Protection Officer, who leads a team of international protection officers. Its duties are performed independently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The IPO is not responsible for the identity verification of asylum applicants or the provision of legal aid. It is also not responsible for country of origin information and the definition of safe countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1217,51 +1277,52 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Case Completion Unit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Case officers who take decisions are specialists in the processing of protection cases and trained to UNHCR standards. The IPO comprises of a Chief International Protection Officer and international protection officers who, under the </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, are independent in the performance of their functions. Interviews are generally conducted by ‘panel members’, who are remunerated experts with experience in asylum, while the final decision is taken by an IPO case officer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Other actors:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
@@ -1322,51 +1383,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are additional stakeholders at registration phase; International Protection Accommodation Services (IPAS), Good People, the Health Service Executive (HSE) and Department of Social Protection (DSP). They cover vulnerability assessments and access to support and accommodation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Types of procedures and case processing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides for the following types of procedures:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regular asylum procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1646,51 +1708,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal basis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Part 5 provides for the examination of an application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, relevant legal provisions include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1736,51 +1799,52 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The International Protection Office (IPO) is competent for the examination and processing of requests for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Case officers who take decisions are specialists in the processing of protection cases and trained to UNHCR standards. The IPO comprises of a Chief International Protection Officer and international protection officers who, under the </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, are independent in the performance of their functions. Interviews are generally conducted by ‘panel members’, who are remunerated experts with experience in asylum, while the final decision is taken by an IPO case officer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All applicants have the right to a personal interview.</w:t>
       </w:r>
     </w:p>
@@ -2031,51 +2095,52 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no time limit in law for the IPO to make a decision on an asylum application at first instance. However, according to Section 39(5) of the International Protection Act 2015, where a recommendation cannot be made within 6 months of the date of application, the minister provides, upon request from the applicant, information on the estimated time within which a recommendation may be made. The estimated time within which a recommendation may be made shall not of itself oblige the international protection officer to make a recommendation within that time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the </w:t>
       </w:r>
       <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2023-2024 Office's Modernisation Programme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> commits to processing applications for international protection at first instance with the aim to reduce median processing times to 6 months or below as soon as possible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 39 of the International Protection Act 2015, after the examination of an application for international protection, the international protection officer writes a written report which includes a recommendation that will be sent to the minister on whether:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -3100,51 +3165,52 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a country other than a Member State is a first country of asylum for the person. A country is a first country of asylum for a person if he or she has been recognized in that country as a refugee and can still avail himself or herself of that protection, or otherwise enjoys sufficient protection in that country, including benefiting from the principle of non-refoulement, and will be re-admitted to that country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the person arrived in the State from a safe third country (paragraph introduced by the amendment to the International Act 2015 by the Withdrawal of the United Kingdom from the European Union (Consequential Provisions) Act 2020 (</w:t>
       </w:r>
       <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23/2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), ss. 2(1)(i), 116, 119(c)(ii)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As of 31 January 2024, applications deemed inadmissible undergo the accelerated process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
@@ -4357,96 +4423,99 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country concept </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country of origin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe country of origin is defined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act 2015, Section 72</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. This concept is applied in practice with a prioritised procedure, with a substantive interview on the same day and in principle a 90-day deadline.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The International Protection Office (IPO) proposes the list of safe country of origin, while the Department of Justice adopts it. The Minister of the Department of Justice reviews the situation on a regular basis and must notify the European Commission if an order is made, amended or revoked. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The list was adopted for the first time on 16 April 2018 by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act 2015 (Safe Countries of Origin) Order 2018 (S.I. No 121 of 2018)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and lastly modified on 2 July 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">South Africa was initially designated as a safe country of origin in 2004 under the </w:t>
       </w:r>
       <w:hyperlink r:id="rId63" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Act 1996 (Safe Country of Origin) Order 2004 (SI No 714/2004)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The 2004 Order was revoked in 2018 and South Africa was re-designated as a safe country of origin under the 2018 Order (S.I. No 121 of 2018) to have just one national list of safe countries of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Algeria and Botswana were included in the list on 31 January 2024, while Brazil, Egypt, India, Malawi and Morocco were included on 2 July 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National list of safe countries of origin:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4693,82 +4762,85 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 72(1), the minister should base the assessment on a range of sources of information, including in particular information from other Member States, the EUAA, UNHCR, the Council of Europe and other international organisations as the minister considers appropriate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe third country </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe third country is defined in </w:t>
       </w:r>
       <w:hyperlink r:id="rId64" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Section 72A </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(inserted by </w:t>
       </w:r>
       <w:hyperlink r:id="rId65" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Section 122 of the Withdrawal of the United Kingdom from the European Union (Consequential Provisions) Act (No 23 of 2020)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) of the International Protection Act 2015 (No 66 of 2015). The concept is applied in practice with the admissibility procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of the Department of Justice determines and adopts the list of safe third countries. The list was adopted on 31 December 2020 by </w:t>
       </w:r>
       <w:hyperlink r:id="rId66" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">S.I. No 725/2020 - International Protection Act 2015 (Safe Third Country) Order 2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The minister reviews the situation on a regular basis and notifies the European Commission if an order is made, amended or revoked. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 22 March 2024, in the course of judicial review proceedings, the High Court found that the minister’s designation of the UK as a safe third country violated Ireland's obligations under EU law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">By order, the minister may designate a country as a safe third country only if he/she is satisfied that a person seeking to be recognised in the country concerned as a refugee will be treated in accordance with the following principles in that country:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4835,51 +4907,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First country of asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe country of asylum is defined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Sections 15 and 21. The concept is applied in practice through the admissibility procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 21 of the International Protection Act 2015 provides that an application for international protection is inadmissible when “a country other than a Member State is a first country of asylum for the person”. Sub-section 15 provides that “a country is a first country of asylum for a person if he/she:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -5854,199 +5927,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Ireland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C75BE7AD"/>
+    <w:nsid w:val="B7D3D5D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6150,51 +6256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9ECB9535"/>
+    <w:nsid w:val="66F774CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6298,51 +6404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9E682A57"/>
+    <w:nsid w:val="2BAFD4A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6446,51 +6552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="ED24D434"/>
+    <w:nsid w:val="466B03AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6594,51 +6700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7239E2FE"/>
+    <w:nsid w:val="81993E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6742,51 +6848,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7EE60704"/>
+    <w:nsid w:val="7AB57D88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6890,51 +6996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="52F2F948"/>
+    <w:nsid w:val="26AB693C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7038,51 +7144,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="44F80B04"/>
+    <w:nsid w:val="F968AF9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7186,51 +7292,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="1E96BE83"/>
+    <w:nsid w:val="29CB5987"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7334,51 +7440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="9CDDE2A6"/>
+    <w:nsid w:val="E70816A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7482,51 +7588,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="5EF52FF9"/>
+    <w:nsid w:val="E9B658D9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7630,51 +7736,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="B7F93901"/>
+    <w:nsid w:val="826C59B0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7778,51 +7884,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="7222976B"/>
+    <w:nsid w:val="8B29041B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7926,51 +8032,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="B808EB08"/>
+    <w:nsid w:val="730CF2D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8074,51 +8180,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="3685366D"/>
+    <w:nsid w:val="BBCA43E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8222,51 +8328,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="BCB8C8AC"/>
+    <w:nsid w:val="58D91548"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8370,51 +8476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="8C80B1AA"/>
+    <w:nsid w:val="6E340D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8518,51 +8624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="C6144CFC"/>
+    <w:nsid w:val="7346CCB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8666,51 +8772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="BA8DB446"/>
+    <w:nsid w:val="AFF61BAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8814,51 +8920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="BBAE3FA1"/>
+    <w:nsid w:val="FABABA8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8962,51 +9068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="691804A7"/>
+    <w:nsid w:val="DCE1DCC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9110,51 +9216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="162F9366"/>
+    <w:nsid w:val="F626D916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9258,51 +9364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="AB304251"/>
+    <w:nsid w:val="567FFD4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9406,51 +9512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="78DBF43A"/>
+    <w:nsid w:val="C659C6AC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9554,51 +9660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="3C9209B9"/>
+    <w:nsid w:val="863D5E6A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9702,51 +9808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="6B7AA953"/>
+    <w:nsid w:val="D3B78B57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9850,51 +9956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="1C97F499"/>
+    <w:nsid w:val="95A9C0CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9998,51 +10104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="5FA7C665"/>
+    <w:nsid w:val="C13B05D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10146,51 +10252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="A5B6FBAA"/>
+    <w:nsid w:val="FE7EB760"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10294,51 +10400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="A60C1166"/>
+    <w:nsid w:val="A00A187B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10442,51 +10548,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="82605FB5"/>
+    <w:nsid w:val="048E45AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10590,51 +10696,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="974FF4E5"/>
+    <w:nsid w:val="7FC75672"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10738,51 +10844,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="6C53ABEB"/>
+    <w:nsid w:val="254FF3A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10886,51 +10992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="E206F025"/>
+    <w:nsid w:val="8A7AED2C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11034,51 +11140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="6AB4E284"/>
+    <w:nsid w:val="D280FD9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11182,51 +11288,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="76AA5FD1"/>
+    <w:nsid w:val="CA885032"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11330,51 +11436,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="C0A73C0B"/>
+    <w:nsid w:val="C75194C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11478,51 +11584,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="79A2EC89"/>
+    <w:nsid w:val="A5A2BA4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11626,51 +11732,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="A8286049"/>
+    <w:nsid w:val="9E5D92D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11774,51 +11880,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="9F36BF12"/>
+    <w:nsid w:val="D0FA0A9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12168,51 +12274,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8624" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8625" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8628" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8630" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8631" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8632" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8633" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8634" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8635" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8636" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8637" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8638" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8639" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8640" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8641" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8642" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8643" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8644" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8645" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8646" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8647" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8649" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8650" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8651" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8652" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8653" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8654" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8655" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8656" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8657" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8658" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8659" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8660" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8661" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8662" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8663" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8664" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8665" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8666" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8667" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8670" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8672" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8673" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8674" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8675" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8676" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8677" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8680" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishstatutebook.ie/eli/2015/act/66/enacted/en/print.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inis.gov.ie/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/International%20Protectin%20Act%202015.pdf/Files/International%20Protectin%20Act%202015.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/pdf/?file=https://assets.gov.ie/262466/4eee155e-2705-4694-b6ee-2e1fed7e1638.pdf#page=null" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irishstatutebook.ie/2020/en/act/pub/0023/index.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/SI%20No%20121%20of%202018.pdf/Files/SI%20No%20121%20of%202018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishstatutebook.ie/eli/2004/si/714/made/en/print" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishstatutebook.ie/eli/2020/act/23/section/122/enacted/en/html#sec122" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishstatutebook.ie/eli/2020/si/725/made/en/print" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irishstatutebook.ie/eli/2020/si/725/made/en/print" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>