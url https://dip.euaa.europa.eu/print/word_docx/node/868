--- v3 (2026-09-14)
+++ v4 (2026-10-30)
@@ -22,50 +22,62 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">State closes accommodation centres for Ukrainians</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ireland provided emergency accommodation to over 60,000 people as part of the whole-of-government response to the war in Ukraine, supported by local authorities and communities. The need to accommodate displaced persons from Ukraine is continuously decreasing, while many people are choosing to move on from state-supported accommodation or leave Ireland. State accommodation contracts may also be ending where compliance issues arise or where the owner chooses to end their contract.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Because the department must ensure value for money and an effective system overall, this means some people will be moved to other locations if they still require state-contracted accommodation. Properties can return to private use, tourism or student use, and a small share may be used for international protection accommodation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The department is ending contracts in a range of centres for various reasons:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -119,51 +131,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Of the properties above, two have commenced contracts for international protection accommodation in 2025. 4 other properties have expressed an interest in providing international protection accommodation, for whose appraisal processes are ongoing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Department of Justice, Home Affairs and Migration | An Roinn Dlí agus Cirt, Gnóthaí Baile agus Imirce (13 May, 2025), [Accommodation centres returning to original or alternative use],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/news/accommodation-centres-returning-to-original-or-alternative-use/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.05.2025</w:t>
       </w:r>
@@ -198,52 +210,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -308,51 +320,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -465,51 +477,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7009468D"/>
+    <w:nsid w:val="F1CE2DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -613,51 +625,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4B4CC8A5"/>
+    <w:nsid w:val="B8111B3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -889,51 +901,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/state-closes-accommodation-centres-ukrainians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/news/accommodation-centres-returning-to-original-or-alternative-use/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/state-closes-accommodation-centres-ukrainians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/news/accommodation-centres-returning-to-original-or-alternative-use/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>