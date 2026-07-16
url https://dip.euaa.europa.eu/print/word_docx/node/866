--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -21,84 +21,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">The Government fosters measures to ensure that more migrants become qualified workers zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Government is allocating NOK 51.5 million to support 44 municipal integration projects aimed at helping immigrants enter the workforce and participate in society. The initiatives include Norwegian language training, work-oriented courses, and vocational training developed in cooperation with municipalities and county authorities. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Of the funded projects, 31 are ongoing from 2024, and 13 are new for 2025. The Government emphasizes the importance of local-level efforts and the role of municipalities in tailoring effective integration measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice and Public Security | Justis- og beredskapsdepartementet (14 May, 2025), 51,5 millioner kroner for å få flere innvandrere i job [NOK 51.5 million to get more immigrants into work],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/515-millioner-kroner-for-a-fa-flere-innvandrere-i-jobb/id3100538/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.05.2025</w:t>
       </w:r>
     </w:p>
@@ -132,52 +143,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,51 +241,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +377,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B33C1147"/>
+    <w:nsid w:val="D24AF200"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +650,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-fosters-measures-ensure-more-migrants-become-qualified-workers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/515-millioner-kroner-for-a-fa-flere-innvandrere-i-jobb/id3100538/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-fosters-measures-ensure-more-migrants-become-qualified-workers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/515-millioner-kroner-for-a-fa-flere-innvandrere-i-jobb/id3100538/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>