--- v1 (2026-07-16)
+++ v2 (2026-09-14)
@@ -13,106 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Government fosters measures to ensure that more migrants become qualified workers zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The Government fosters measures to ensure that more migrants become qualified workers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Government is allocating NOK 51.5 million to support 44 municipal integration projects aimed at helping immigrants enter the workforce and participate in society. The initiatives include Norwegian language training, work-oriented courses, and vocational training developed in cooperation with municipalities and county authorities. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Of the funded projects, 31 are ongoing from 2024, and 13 are new for 2025. The Government emphasizes the importance of local-level efforts and the role of municipalities in tailoring effective integration measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice and Public Security | Justis- og beredskapsdepartementet (14 May, 2025), 51,5 millioner kroner for å få flere innvandrere i job [NOK 51.5 million to get more immigrants into work],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/515-millioner-kroner-for-a-fa-flere-innvandrere-i-jobb/id3100538/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -143,52 +134,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -241,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D24AF200"/>
+    <w:nsid w:val="E5C5A9D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,55 +674,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-fosters-measures-ensure-more-migrants-become-qualified-workers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/515-millioner-kroner-for-a-fa-flere-innvandrere-i-jobb/id3100538/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-fosters-measures-ensure-more-migrants-become-qualified-workers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/515-millioner-kroner-for-a-fa-flere-innvandrere-i-jobb/id3100538/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>