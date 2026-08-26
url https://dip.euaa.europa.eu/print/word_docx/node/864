--- v0 (2026-06-18)
+++ v1 (2026-08-26)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">31 Palestinian nationals evacuated from Gaza request asylum and are accommodated in Bucharest zzzzzz</w:t>
+          <w:t xml:space="preserve">31 Palestinian nationals evacuated from Gaza request asylum and are accommodated in Bucharest</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The General Inspectorate for Immigration managed the arrival of a group of 31 Palestinian nationals evacuated from the Gaza Strip during the night of 14 to 15 May 2025. This humanitarian effort was carried out with the support of the Department for Emergency Situations and the Ministry of National Defence, under the EU Civil Protection Mechanism. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Inspectorate's personnel registered the asylum applications and transferred the applicants to the Bucharest Regional Centre for Procedures and Accommodation of Asylum Seekers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General Inspectorate of Immigration | Inspectoratul General pentru Imigrări (15 May, 2025), 31 de cetățeni palestinieni evacuați din Fâșia Gaza au solicitat protecție internațională în România [31 Palestinian nationals evacuated from Gaza strip request international protection in Romania],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://igi.mai.gov.ro/31-de-cetateni-palestinieni-evacuati-din-fasia-gaza-au-solicitat-protectie-internationala-in-romania/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2ED8E1E6"/>
+    <w:nsid w:val="A74CC8B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/romania/31-palestinian-nationals-evacuated-gaza-request-asylum-and-are-accommodated" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igi.mai.gov.ro/31-de-cetateni-palestinieni-evacuati-din-fasia-gaza-au-solicitat-protectie-internationala-in-romania/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>