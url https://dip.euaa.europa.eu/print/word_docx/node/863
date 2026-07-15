--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -21,84 +21,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministry reducing financial expenditure in the area of asylum zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Ministry of the Interior announced that financial expenditure in the area of asylum will significantly decrease in 2025. As a result of various measures that were taken to reduce illegal migration and smuggling, the number of people in basic care and the associated costs have decreased. Therefore, the budget for this area will be reduced from EUR 788 million to EUR 693 million in 2025. If the number of asylum applications continues to decrease, the ministry estimates that EUR 621 million will be sufficient for 2026. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">While around 92,000 people still received basic care at the end of 2022/beginning of 2023, there are currently around 62,400 people. The number of active care centres was reduced from more than 30 to 8. The following federal basic care centres have been closed in the past 2 years: Frankenburg, Leoben, Mondsee, Horsching, Traun, Salzkammergut, Graz-Puntigam, Braunau, Reichenau, Steyregg, Worthersee, Vienna, Klingenbach, Semmering, Ossiach, Kindberg and Korneuburg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium für Inneres (15 May, 2025), Bundesbudget: Innenministerium spart bei Asyl und in der Verwaltung [Federal budget: Federal Ministry of the Interior makes savings in asylum and administrations costs],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.gv.at/news.aspx?id=2F3666627277575A6F33633D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.05.2025</w:t>
       </w:r>
     </w:p>
@@ -132,52 +143,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,51 +241,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +377,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BFFFFA30"/>
+    <w:nsid w:val="BD4CC447"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +650,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/ministry-reducing-financial-expenditure-area-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.gv.at/news.aspx?id=2F3666627277575A6F33633D" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/ministry-reducing-financial-expenditure-area-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.gv.at/news.aspx?id=2F3666627277575A6F33633D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>