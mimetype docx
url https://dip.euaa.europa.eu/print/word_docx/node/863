--- v1 (2026-07-15)
+++ v2 (2026-09-15)
@@ -13,106 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry reducing financial expenditure in the area of asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry reducing financial expenditure in the area of asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Ministry of the Interior announced that financial expenditure in the area of asylum will significantly decrease in 2025. As a result of various measures that were taken to reduce illegal migration and smuggling, the number of people in basic care and the associated costs have decreased. Therefore, the budget for this area will be reduced from EUR 788 million to EUR 693 million in 2025. If the number of asylum applications continues to decrease, the ministry estimates that EUR 621 million will be sufficient for 2026. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">While around 92,000 people still received basic care at the end of 2022/beginning of 2023, there are currently around 62,400 people. The number of active care centres was reduced from more than 30 to 8. The following federal basic care centres have been closed in the past 2 years: Frankenburg, Leoben, Mondsee, Horsching, Traun, Salzkammergut, Graz-Puntigam, Braunau, Reichenau, Steyregg, Worthersee, Vienna, Klingenbach, Semmering, Ossiach, Kindberg and Korneuburg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium für Inneres (15 May, 2025), Bundesbudget: Innenministerium spart bei Asyl und in der Verwaltung [Federal budget: Federal Ministry of the Interior makes savings in asylum and administrations costs],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.gv.at/news.aspx?id=2F3666627277575A6F33633D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BD4CC447"/>
+    <w:nsid w:val="42384383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/ministry-reducing-financial-expenditure-area-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.gv.at/news.aspx?id=2F3666627277575A6F33633D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>