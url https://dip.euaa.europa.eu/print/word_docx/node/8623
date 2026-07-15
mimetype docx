--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -7,146 +7,770 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luxembourg</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception - Luxembourg</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8583" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception system</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8584" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8585" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8586" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8587" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8588" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisational aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8589" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8590" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Staff and training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8591" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception phases</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8593" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contingency planning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8594" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Facilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8595" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8596" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Premises at the border</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8597" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Initial reception centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8598" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Collective accommodation centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8599" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8600" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Temporary solutions when housing capacities is temporarily exhausted</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8601" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8602" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8603" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Definition of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8605" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8606" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Financial allowances and vouchers </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8607" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8608" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Rights and obligations during reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8609" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8610" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8611" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Employment and vocational training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8612" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8613" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Education for minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8614" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8615" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8616" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Arrangement of private accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8617" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8618" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means test</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8619" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8620" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8621" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8622" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Review of the sanction decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - Luxembourg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luxembourg is bound by the recast Reception Conditions Directive and has transposed its provisions through the Law of 18 December 2015 on the reception of applicants for international protection (amended Reception Law) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi du 18 décembre 2015 relative à l'accueil des demandeurs de protection internationale</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The NRO is in the process of drafting and finalizing the APL transposing DIRECTIVE (EU) 2024/1346 OF THE EUROPEAN PARLIAMENT AND OF THE COUNCIL of 14 May 2024 establishing standards for the reception of applicants for international protection. The said law will repeal the current Reception Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Amended Law of 18 December 2015 on the reception of applicants for international protection (amended Reception Law) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi du 18 décembre 2015 relative à l'accueil des demandeurs de protection internationale</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Amended Law of 18 December 2015 on international and temporary protection (amended Asylum Law) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi du 18 décembre 2015 relative à la protection internationale et à la protection temporaire</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The NRO is in the process of drafting and finalizing the APL transposing DIRECTIVE (EU) 2024/1346 OF THE EUROPEAN PARLIAMENT AND OF THE COUNCIL of 14 May 2024 establishing standards for the reception of applicants for international protection. The said law will repeal the current Reception Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -343,376 +967,376 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Staff and training</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The supervision and social monitoring of applicants for international protection are provided by social workers from the NRO, or for certain facilities, delegated to the Red Cross Luxembourg, HUT or Inter-Action. After registering their application for international protection with the MAINT, a reference social worker is designated. During a first individual interview, the social worker explains the applicants’ rights and obligations. Throughout the asylum procedure, every applicant has the right to support from a social worker and can request an appointment if needed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The missions and tasks of the social worker in the context of social support are based on listening to the applicant to offer individualized monitoring and social support:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">individual, family or community monitoring (listening, guidance, information, advice, etc.),</w:t>
-      </w:r>
-[...64 lines deleted...]
-        <w:t xml:space="preserve">Reception phases</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Phase 1 - initial reception once the person has lodged the application for international protection.</w:t>
+        <w:t xml:space="preserve">in case of need for psychological, medical or social monitoring, referral to existing services: Mental Health Center (victims of trauma), hospitals, nurseries, support service for victims of domestic violence, Family Planning, etc.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Phase 2 - assessments of the applicants’ needs and information courses, medical checks.</w:t>
+        <w:t xml:space="preserve">sexual and reproductive counselling,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Phase 3 - permanent accommodation in reception centres until the decision is taken (and beyond)</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">Provision of material reception conditions stops if the person has sufficient means or if the person receives international protection. If the applicant receives a protection status, they must start looking for private accommodation and leave their bed in the reception facility for incoming applicants. A few weeks after receiving the notification of the government’s decision to give a protection status, the concerned beneficiary has to sign a contract with the NRO in which it is established the person will leave the accommodation before a fixed date (maximum of 12 months after protection is granted) and will pay a monthly compensation for the accommodation as a beneficiary of international protection in one of the NRO’s accommodation facilities. The amount of the occupancy allowance is equivalent to one third of the social inclusion income (REVIS). The social worker accompanying the beneficiary during this period will follow this timeline and will support the beneficiary in the process of leaving the accommodation. After the beneficiary has left the NRO's facility, the NRO’s administrative staff is notified, and the departure is recorded in the database.</w:t>
+        <w:t xml:space="preserve">conflict management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">An essential objective of social support is the empowerment, accountability and integration into the host society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Social workers as well as all other staff that work with applicants for international protection receive mandatory training to prepare staff for critical situations and ensure they respond with appropriate awareness and professionalism which focuses on topics such as multicultural communication, identity and interpersonal relations, human trafficking, gender-related diversity, and female genital mutilation. Apart from the mandatory training the NRO also offers a broad range of in-house training opportunities that are continuously adapted to the evolving needs and current challenges faced by staff. These sessions are available to both frontline workers and other NRO personnel. Topics include the prevention and management of psychosocial risks and psychological conditions -both in relation to client interactions and the preservation of staff mental well-being, mediation, domestic violence, and general immigration issues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Specialised training is also provided for security personnel, focusing on key areas such as communication, conflict management, and safety protocols.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Contingency planning</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">It is built around:</w:t>
+        <w:t xml:space="preserve">Reception phases</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An early warning system to detect and monitor, in real time, indicators of increased migratory flows, in cooperation with national and European partners,</w:t>
+        <w:t xml:space="preserve">Phase 1 - initial reception once the person has lodged the application for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Predefined crisis scenarios (mass influx, sudden arrival of vulnerable groups, crisis at external borders, emergency evacuation of existing facilities, etc.) with tailored response plans,</w:t>
+        <w:t xml:space="preserve">Phase 2 - assessments of the applicants’ needs and information courses, medical checks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An outline of coordinated mobilisation of resources (human, material, financial) through inter-ministerial monitoring and decision-making mechanisms,</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Continuous monitoring and evaluation of the contingency framework to allow for improvements based on exercises, feedback, and changes in the European context.</w:t>
+        <w:t xml:space="preserve">Phase 3 - permanent accommodation in reception centres until the decision is taken (and beyond)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applicants must first lodge an application at the General Department of immigration before they receive access to reception services, including the request for accommodation. The lodging of the application will trigger the provision of reception conditions covered by NRO and other competent administrations (healthcare for instance). If a person has sufficient means, reception conditions are not provided. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applicants for international protection are entitled to the material reception conditions as soon as they obtain the certificate of international protection applicant status, known as the "pink paper" after submitting their application for international protection. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applicants are hosted in the Initial Reception Centres (CPA) right after the lodging of their applications. During their stay in an initial reception facility, applicants undergo a mandatory medical examination for public health reasons. This reception phase also allows social workers to detect possible vulnerabilities, such as psycho-medical disorders or the presence of a disability, and thus to find an accommodation facility that best meets their needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Afterward, they are transferred to one of the Temporary accommodation structures for applicants for international protection (SHTDPI) for the duration of the asylum procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Provision of material reception conditions stops if the person has sufficient means or if the person receives international protection. If the applicant receives a protection status, they must start looking for private accommodation and leave their bed in the reception facility for incoming applicants. A few weeks after receiving the notification of the government’s decision to give a protection status, the concerned beneficiary has to sign a contract with the NRO in which it is established the person will leave the accommodation before a fixed date (maximum of 12 months after protection is granted) and will pay a monthly compensation for the accommodation as a beneficiary of international protection in one of the NRO’s accommodation facilities. The amount of the occupancy allowance is equivalent to one third of the social inclusion income (REVIS). The social worker accompanying the beneficiary during this period will follow this timeline and will support the beneficiary in the process of leaving the accommodation. After the beneficiary has left the NRO's facility, the NRO’s administrative staff is notified, and the departure is recorded in the database.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Facilities</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">The national reception system comprises: </w:t>
+        <w:t xml:space="preserve">Contingency planning</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">An important component of every system is its preparation for crises and emergencies. Since 2016, Luxembourg has had a contingency plan in place to deal with a mass influx of migrants at the borders, as required by Regulation (EU) 2019/1896 on the European Border and Coast Guard. Past migration crises have demonstrated the need for rapid and coordinated adaptation in terms of reception and asylum. For example, during the first three months following the Russian invasion of Ukraine, 2,632 people fleeing war arrived in Luxembourg, representing a massive influx affecting a multitude of national actors. The implementation of a national contingency plan for reception and asylum is especially important given that the reception capacity of the accommodation network is currently exhausted. As part of the implementation of the Pact on Migration and Asylum, a national contingency plan – covering both border needs and the reception of asylum seekers, as well as the processing of applications for international protection and, where appropriate, returns – will be developed and kept up to date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The plan aims to ensure a rapid and coordinated response in the event of a mass influx of applicants for international protection or other crisis situations affecting the reception system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The initial outline of the plan identifies several preparedness measures in reception developed through inter-ministerial coordination. Consequently, the emergency plan foresees the establishment of various working groups composed of the relevant national stakeholders, to operationalize the identified preparatory measures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">It is built around:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">An early warning system to detect and monitor, in real time, indicators of increased migratory flows, in cooperation with national and European partners,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Predefined crisis scenarios (mass influx, sudden arrival of vulnerable groups, crisis at external borders, emergency evacuation of existing facilities, etc.) with tailored response plans,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">An outline of coordinated mobilisation of resources (human, material, financial) through inter-ministerial monitoring and decision-making mechanisms,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Temporary accommodation and support measures, for example, rapid deployment of “light” accommodation structures (tents, temporary modules), repurposing of public buildings, or activation of pre-agreed contracts with service providers,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Integration of non-infrastructure aspects: continuity of asylum procedures, maintenance of procedural safeguards and respect for fundamental rights, provision of essential services (health, security, information, initial integration),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Continuous monitoring and evaluation of the contingency framework to allow for improvements based on exercises, feedback, and changes in the European context.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Facilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The national reception system comprises: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Initial Reception Centres (CPA)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: This centre hosts any person who has just applied for international protection in Luxembourg. It is intended for short-term accommodation (in principle a few weeks) before transfer to a temporary accommodation structure for applicants for international protection. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Temporary accommodation structures for applicants for international protection (SHTDPI)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: These are the collective or individual reception centres where applicants for international protection are accommodated for the duration of the asylum procedure. They can either be existing buildings (as former office buildings, hotels, schools etc.) or new modular constructions dedicated to the housing of applicants.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Modular housing structure, with a capacity of beds which may vary depending on the municipality, are of high quality and durable. In addition to bedrooms, they have all the necessary infrastructure for communal living, such as kitchens, living rooms, sanitary facilities, laundry rooms, etc. The minimum land surface required to build such a structure is 10 acres. If a suitable plot of land is identified, the State takes all necessary steps to establish a modular accommodation structure. Based on a feasibility study carried out by the Public Buildings Administration, the size of the future structure and its maximum capacity on the plot of land in question are defined in consultation with the municipality. The entire cost of building a modular structure is covered by the State.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Emergency Reception Centres (SHU)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: These accommodate applicants for international or temporary protection for a short period of time when the capacity of reception centres is saturated or in case of evacuation emergencies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Premises at the border</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
@@ -2004,51 +2628,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Definition of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">article 2 of the amended Reception Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> material reception conditions are described as all the measures taken in favour of applicants for international and temporary protection and include accommodation, food and clothing, provided in kind or in the form of financial allowance or vouchers, or a combination of these three formulas, as well as a monthly allowance for medical care.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -2080,87 +2704,87 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Type and purpose </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The composition of the household, the age of the family members and any financial resources (employee income, real estate, etc.) available to the household are considered to determine the material reception conditions. Assistance granted include:  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Housing in an accommodation structure is free for applicants for international protection if they do not hold a temporary occupation authorization.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Depending on the facility, the provision of meals is organized either in the form of full board with provision of prepared meals or an allowance.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basic medical care is covered by the NRO via a system of advances for medical expenses. Applicants must provide invoices and supporting documents to have access to an advance for medical expenses. After the 3-month training period, the NRO covers the contributions for voluntary insurance.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Most schoolbooks are made available by the Ministry of Education, Children and Youth. The school fees and additional school supplies are covered by the assistance in kind or vouchers provided by the NRO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duration and recurrence </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2214,279 +2838,279 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Type and purpose </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">All applicants for international protection in Luxembourg receive several types of allowances, such as vouchers or money for food, clothing, hygienic products and other expenses. The </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Law of 7 of August 2023</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> clarifies the amount of food and hygiene products to be received and defines a standardised amount of basic assistance for all applicants, regardless of age. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Depending on the facility, the provision of meals is organized in the form of full board with provision of prepared meals, or a predefined monthly payment to the applicants’ bank accounts. The allocation amounts for applicants for international protection are as follows (as of May 1st): </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The amount of the financial allowance for an applicant is set at €32 per month,</w:t>
-            </w:r>
-[...87 lines deleted...]
-              <w:t xml:space="preserve">Pocket money provided once a month: ​​​​​​</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€32 for UAM and adults.</w:t>
+              <w:t xml:space="preserve">The amount of food aid for an applicant is set at €249,76 per month (pregnant women are entitled to a monthly voucher of €77,40), provided that the provision of meals is not ensured by the NRO,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">€32 for children. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">All other amounts are equivalent regardless of the applicant’s age.</w:t>
+              <w:t xml:space="preserve">The amount of hygiene assistance for a PGD is set at €49,67 per month. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Upon introduction of the application the applicants receive a one-time voucher of €124,89. Further clothing assistance is provided under the form of vouchers every 6 months. Adults receive €62,44 every 6 months and children under the age of 18 are allocated €124,89 every 6 months. The NRO provides monetary aid of €124,89 per school year in primary and secondary education. This aid is used to purchase school supplies for children aged 3 and over (also applies to nursery school, subject to the presentation of a list of supplies). The school fees and additional school supplies are covered by the assistance in kind or vouchers provided by the NRO.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Applicants granted allowance </w:t>
+              <w:t xml:space="preserve">Duration and recurrence </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">All applicants for international protection in Luxembourg, regardless of age</w:t>
+              <w:t xml:space="preserve">Pocket money is provided once per month. While the frequency of other material reception condition may vary depending on the type of assistance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Calculation and amount </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pocket money provided once a month: ​​​​​​</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">€32 for UAM and adults.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">€32 for children. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">All other amounts are equivalent regardless of the applicant’s age.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Applicants granted allowance </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">All applicants for international protection in Luxembourg, regardless of age</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Modalities of provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Material reception conditions may be given in cash, via bank transfer or through vouchers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Chapter 4, article 15 to 21 of the amended Reception Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> regulates the reception of vulnerable applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special reception needs are provided for vulnerable persons such as, minors, unaccompanied minors, the disabled, the elderly, pregnant women, single parents accompanied by minor children, victims of human trafficking, persons with serious illnesses, persons suffering from mental disorders and persons who have suffered torture, rape or other serious forms of psychological, physical or sexual violence, and more particularly victims of female genital mutilation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon arrival, the immigration and reception authorities try to assess any person that is particularly vulnerable and/or presents special (psychological and/or physical) needs. Tailored programs and help are offered by specialised authorities for UAM, THB, and LGBTI applicants. For any vulnerability not directly related to the immigration and/or refugee background (namely age, gender, physical or psychological needs, health problems, etc.) applicants are in principle referred to the existing contact points, authorities, and services which address these vulnerabilities in the general population. Social workers receive regular training to address specific issues and forward the right information. </w:t>
       </w:r>
@@ -2550,51 +3174,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modalities of information provision on benefits and obligations related to reception conditions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">On day 1 of the interview, which in principle takes place on the first working day following the arrival, the newcomer signs the “Prise en charge” (PEC). On this occasion, they receive detailed information on the available assistance and their obligations regarding reception conditions. The administration published an information brochure “Knowing everything about the reception of applicants for international protection and refugees in my municipality” which is distributed at municipal level.  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The NRO has also developed the “</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DPI portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">", a digital platform which consolidates all the necessary information addressed to applicants for international protection arriving in Luxembourg. It provides detailed explanations of the various procedures for applying for international protection, the measures in place for the integration, and the basic rules necessary for communal living in the structures. The “DPI portal” has been translated into 13 languages. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2845,269 +3469,269 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants must apply for an authorisation of temporary occupation (AOT) to the National Employment Agency (ADEM – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agence pour le développement de l'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The applicant will need to fulfil all the conditions of an authorisation of stay for salaried workers. By </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Law of 7 August 2023</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the labour market tests were abolished to facilitate access to employment in Luxembourg. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The authorisation is issued for a period of 6 months and can be renewed. It is issued for one profession and a specific employer. The employer must verify the AOT and keep a copy on file. There are no costs to be covered by the asylum applicant.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> The authorisation of temporary occupation (AOT) is no longer valid when: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">It expires,</w:t>
-            </w:r>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">The AOT will be withdrawn if the beneficiary: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Works in a different profession to that authorised, or</w:t>
+              <w:t xml:space="preserve">One of the parties to the employment contract ends the working relationship, or</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">The application for international protection is definitively rejected or cancelled. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The AOT will be withdrawn if the beneficiary: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Works in a different profession to that authorised, or</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Fraudulently resorted to dishonest practices or incorrect declarations to obtain it. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">More information can be found </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Employment support for applicants </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Social workers of the NRO inform applicants about the steps to take to obtain an AOT (once the minimum legal period has been reached). However, they cannot register with ADEM, whilst in the application process. Once international protection is granted, they will be able to register with ADEM (More information can be found </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">).  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Since January 2024 and until December 2025, the AMIF helps funding two projects of two non-profit organisations in Luxembourg. Applicants can be oriented towards these organisations to receive support in establishing a personal and professional project, for job search guidance with a mentor, help in writing resumes and motivation letters, trainings for job interviews, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adults’ access to vocational training </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants have access to vocational training in accordance with the provisions of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">amended law of 19 December 2008</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> on the reform of vocational training. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Professional training is available as soon as a sufficient level of language proficiency ​​(French, German, English) is reached. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Ministry of National Education, Children and Youth also offers initial professional training for newly arrived students. Interested people can request an appointment at the School Reception Unit for New Arrivals Students (CASNA). A skills assessment will be drawn up. Young people will also be informed of professional training opportunities corresponding to them.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Municipalities which have signed an agreement with the Adult Training Service (SFA) of the Ministry of National Education, Children and Youth receive an additional subsidy when they enroll beneficiaries of a registration at a reduced rate. They therefore do not have a deficit due to the reduced rate. More information is available </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3221,63 +3845,63 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Level of healthcare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Following the lodging of the application, there is an initial 3-month trial period where the applicant cannot access the full healthcare system. During this period and in the event of an emergency, either the person goes directly to the emergency department (in case of a life-threatening emergency), or they must first go to the SAMI, which will either: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">treat the person directly, or</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">issue a care voucher for the purchase of medication or for specialized examinations. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">During this 3-month probation period, only urgent and necessary care is covered. After that period, medical aid covers the costs resulting from consultations with general doctors and specialists, hospital costs and surgical treatment, pharmacy costs and other medical prescriptions. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In the case of chronic or long-term illness, the Health Inspectorate may grant special assistance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3321,75 +3945,75 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Education for minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Education is compulsory for children between 4 and 16 years old. This applies for applicants and beneficiaries of international protection, as well as for all children living in the country, regardless of the status of their parents. Young persons aged 16 or above also have the right to pursue education and training.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The school system in Luxembourg comprises three levels:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">primary education (for children aged 4 to 11 years)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">secondary education (for children aged 12 to 24 years)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">higher education (from 19 years after obtaining a diploma at the end of secondary school)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The enrolment and guidance of children and young people who have recently arrived in Luxembourg is carried out by the School Integration and Welcoming Service (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Le Service d'intégration et d'accueil scolaires"</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, SIA)</w:t>
       </w:r>
     </w:p>
@@ -3397,51 +4021,51 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SIA welcomes newly arrived families to Luxembourg, informs and advises students and their parents on all matters related to schooling in Luxembourg and offers a personalised follow-up for two years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Schooling for children (4 to 11 years)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To enrol the child in school, the API must make an appointment with the SIA using the following online form (available in 12 languages):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Form to request an appointment with the School Integration and Welcoming Service (SIA)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In general, the child will attend an integration class for students who have recently arrived (CLI) for a maximum period of six quarters. This class will be located close to the housing facility. Registration in the daycare centres (maison relais) will take place when the child starts school; the AIP will receive help from an intercultural mediator. The CLIs are bridge classes, which aim to facilitate integration into a regular class in primary school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After completing the CLI class, the child will be registered in a regular class (also called a "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
@@ -3472,51 +4096,51 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SEA) of their municipality.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Schooling for adolescents (12 years and over)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To enrol the child in a school or secondary school, the AIP must make an appointment with the SIA via the following online form (available in 12 languages):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Form to request an appointment with the School Integration and Welcoming Service (SIA)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the appointment at the SIA, the AIP will receive information about the Luxembourg school system, the assistance available and school registration procedures. The child's academic achievements and language skills will be assessed to place them in the most suitable class or course.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If they live in a housing facility of the NRO, the child will generally attend a welcome class ("</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
@@ -3596,63 +4220,63 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For young people over the compulsory school age (16 years and over), there are also a range of possibilities allowing them to continue their schooling or prepare for professional life, in particular through education classes. Reception for young adults aged 16 to 17 (CLIJA) and reception classes for young adults aged 18 to 24 inclusive (CLIJA+) are open to newly arrived students, regardless of their status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are also classes for students with different linguistic profiles, driven by school diversification. These classes exist both in the regular and international offerings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Underage applicants for international protection living in accommodation facilities may attend a reception class for a period of one year. It is important to note that reception classes are transitional classes, aimed at facilitating integration into a regular secondary education class.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information can be found </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and in the corresponding Regulation, available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -3713,270 +4337,270 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Language classes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistic integration course, provided by MENJE – Adult training service. Before the language integration courses, an orientation interview allows to identify the academic level, the acquired knowledge, the language skills (oral and written) and the needs of the AIP/BIP to support him in his learning process. After the assessment of knowledge and needs in language training, the person will then be oriented: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">either towards a language course as part of linguistic integration (literacy or French as a foreign language); or</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">towards the linguistic offer of adult training (associations, INL, etc.).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sufficient means</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Arrangement of private accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants for international protection may also choose to live in a private residence with members of their family or with friends. However, some challenges in finding accommodation have been identified: </w:t>
-      </w:r>
-[...105 lines deleted...]
-        <w:t xml:space="preserve">Reception conditions can be reduced or withdrawn regarding a particular applicant: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">If the applicant abandons the place of residence.</w:t>
+        <w:t xml:space="preserve">Applicants have the right to remain in the country but not the right to residence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">If the applicant does not comply with reporting duties or with requests to provide information or to appear.</w:t>
+        <w:t xml:space="preserve">There is a general housing crisis in Luxembourg which is a structural problem that affects the entire population. To confront this issue, the government is focusing on increasing the number of social housing units, with a sustainability perspective. The high level of demand also generates an increase in prices.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">If the applicant has lodged subsequent application (de facto never applied).</w:t>
+        <w:t xml:space="preserve">Some landlords request individuals to have a permanent job and provide a guarantee of a minimum of 3 months of rent to guarantee damages and other aspects. This is a general challenge affecting a wider population, not only limited to applicants and beneficiaries of international protection.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applicants for international protection are not required to financially contribute to accommodation and reception. In case of beneficiaries of international protection, an occupancy allowance of one third of their revenue is required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A contribution for accommodation will be asked from applicants that are working. If the applicant is working, healthcare will be paid by the employer and no longer by the NRO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sufficient means test</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If a person has sufficient means, reception conditions are not provided. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In practice, a person having a monthly income of at least the Luxembourgish REVIS will not receive financial aid from the NRO. Moreover, a contribution will be asked for accommodation. Applicants will always have access to healthcare, as it is paid by the employer in case of the applicant working.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception conditions can be reduced or withdrawn regarding a particular applicant: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">If the applicant has not lodged an application as soon as reasonably practicable.</w:t>
+        <w:t xml:space="preserve">If the applicant abandons the place of residence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">If the applicant has concealed financial resources (de facto never applied).</w:t>
+        <w:t xml:space="preserve">If the applicant does not comply with reporting duties or with requests to provide information or to appear.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If the applicant has lodged subsequent application (de facto never applied).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If the applicant has not lodged an application as soon as reasonably practicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If the applicant has concealed financial resources (de facto never applied).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case of breaching the rules of the accommodation facility or violent behaviour. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reduction of the reception conditions often results in (but is not always limited to) a suspension of the applicant’s cash allowance for one or three months or the transfer to another accommodation centre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3991,52 +4615,52 @@
         </w:rPr>
         <w:t xml:space="preserve">règlement d’ordre intérieur</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - ROI) that apply to all centres and are signed by the residents. All decisions of limitation or withdrawal of reception conditions are reasoned. Prior to the decision, the applicant can be heard. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review of the sanction decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The individual may appeal to the NRO's legal department if they disagree with the sanction imposed. The deadlines and procedures for lodging an appeal are specified in the written decision imposing the sanction. Once the sanction period has expired, the applicant will automatically be reinstated as a beneficiary of material reception conditions.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId18"/>
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -4089,51 +4713,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Luxembourg</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -4237,51 +4861,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E181D303"/>
+    <w:nsid w:val="35442486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4385,51 +5009,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="92DBB795"/>
+    <w:nsid w:val="E3CD1615"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4533,51 +5157,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E7C5FBF3"/>
+    <w:nsid w:val="7ED52E10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4681,51 +5305,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3BAA7CD3"/>
+    <w:nsid w:val="EA03032E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4829,51 +5453,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="20027178"/>
+    <w:nsid w:val="A1079C7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4977,51 +5601,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="06DFD6C2"/>
+    <w:nsid w:val="34A013A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5125,51 +5749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="FF13A027"/>
+    <w:nsid w:val="470409F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5273,51 +5897,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="F2D62296"/>
+    <w:nsid w:val="8EF5A54A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5421,51 +6045,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="13EBDAD5"/>
+    <w:nsid w:val="722D69A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5569,51 +6193,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="86DD587D"/>
+    <w:nsid w:val="B0614313"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5717,51 +6341,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="A932BCBF"/>
+    <w:nsid w:val="DBF90EE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5865,51 +6489,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="F79512B2"/>
+    <w:nsid w:val="4319816D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6013,51 +6637,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="51ABC41C"/>
+    <w:nsid w:val="D8B43A9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6161,51 +6785,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="1DFDF5CA"/>
+    <w:nsid w:val="322D43CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="E75E4FBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6349,50 +7121,53 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -6473,51 +7248,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n16/jo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2023/08/07/a556/jo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info-dpi.public.lu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ona.gouvernement.lu/fr/coordination-et-cooperation/communes/tout-savoir-accueil-DPI-BPI-communes/acces-au-marche-du-travail.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adem.public.lu/fr/demandeurs-demploi/Etre_BPI.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.legilux.public.lu/eli/etat/leg/loi/2008/12/19/n19" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ona.gouvernement.lu/fr/coordination-et-cooperation/communes/tout-savoir-accueil-DPI-BPI-communes/acces-a-la-formation.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eforms.cgie.lu/frevvo/web/tn/prod/u/7713400a-b8af-4fb8-8191-6b145c3f6b2a/app/_OiCD4YtAEeyXo_ws7rrSrA/flowtype/_ikk2oYwREe28pbMXhUzIKQ/popupform?_formTz=Europe/Berlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ona.gouvernement.lu/fr/coordination-et-cooperation/communes/tout-savoir-accueil-DPI-BPI-communes/education.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/rgd/2009/06/16/n2/jo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8583" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8586" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8587" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8588" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8589" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8590" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8591" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8593" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8594" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8595" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8596" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8597" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8598" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8599" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8600" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8602" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8603" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8605" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8606" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8608" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8609" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8610" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8611" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8612" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8613" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8614" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8615" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8616" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8617" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8618" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8619" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8620" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8621" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8622" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n16/jo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2023/08/07/a556/jo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info-dpi.public.lu/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ona.gouvernement.lu/fr/coordination-et-cooperation/communes/tout-savoir-accueil-DPI-BPI-communes/acces-au-marche-du-travail.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adem.public.lu/fr/demandeurs-demploi/Etre_BPI.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.legilux.public.lu/eli/etat/leg/loi/2008/12/19/n19" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ona.gouvernement.lu/fr/coordination-et-cooperation/communes/tout-savoir-accueil-DPI-BPI-communes/acces-a-la-formation.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eforms.cgie.lu/frevvo/web/tn/prod/u/7713400a-b8af-4fb8-8191-6b145c3f6b2a/app/_OiCD4YtAEeyXo_ws7rrSrA/flowtype/_ikk2oYwREe28pbMXhUzIKQ/popupform?_formTz=Europe/Berlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ona.gouvernement.lu/fr/coordination-et-cooperation/communes/tout-savoir-accueil-DPI-BPI-communes/education.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/rgd/2009/06/16/n2/jo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>