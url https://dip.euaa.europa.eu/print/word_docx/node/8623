--- v1 (2026-07-15)
+++ v2 (2026-10-14)
@@ -32,748 +32,796 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luxembourg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - Luxembourg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8583" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception system</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8584" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8585" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Relevant EU legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8586" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8587" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8588" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Organisational aspects</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8589" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8590" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Staff and training</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8591" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception phases</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8593" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Contingency planning</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8594" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Facilities</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8595" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8596" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Premises at the border</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8597" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Initial reception centres</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8598" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Collective accommodation centres</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8599" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8600" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Temporary solutions when housing capacities is temporarily exhausted</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8601" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8602" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8603" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Definition of material reception conditions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8605" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8606" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Financial allowances and vouchers </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8607" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8608" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Rights and obligations during reception</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8609" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Provision of information and counselling</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8610" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8611" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Employment and vocational training</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8612" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Healthcare</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8613" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Education for minors</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8614" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8615" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sufficient means</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8616" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Arrangement of private accommodation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8617" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8618" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sufficient means test</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8619" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8620" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8621" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-8622" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Review of the sanction decision</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - Luxembourg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 22/10/2025 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luxembourg is bound by the recast Reception Conditions Directive and has transposed its provisions through the Law of 18 December 2015 on the reception of applicants for international protection (amended Reception Law) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi du 18 décembre 2015 relative à l'accueil des demandeurs de protection internationale</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The NRO is in the process of drafting and finalizing the APL transposing DIRECTIVE (EU) 2024/1346 OF THE EUROPEAN PARLIAMENT AND OF THE COUNCIL of 14 May 2024 establishing standards for the reception of applicants for international protection. The said law will repeal the current Reception Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Amended Law of 18 December 2015 on the reception of applicants for international protection (amended Reception Law) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi du 18 décembre 2015 relative à l'accueil des demandeurs de protection internationale</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Amended Law of 18 December 2015 on international and temporary protection (amended Asylum Law) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi du 18 décembre 2015 relative à la protection internationale et à la protection temporaire</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The NRO is in the process of drafting and finalizing the APL transposing DIRECTIVE (EU) 2024/1346 OF THE EUROPEAN PARLIAMENT AND OF THE COUNCIL of 14 May 2024 establishing standards for the reception of applicants for international protection. The said law will repeal the current Reception Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -2631,51 +2679,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Definition of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">article 2 of the amended Reception Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> material reception conditions are described as all the measures taken in favour of applicants for international and temporary protection and include accommodation, food and clothing, provided in kind or in the form of financial allowance or vouchers, or a combination of these three formulas, as well as a monthly allowance for medical care.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -2841,51 +2890,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Type and purpose </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">All applicants for international protection in Luxembourg receive several types of allowances, such as vouchers or money for food, clothing, hygienic products and other expenses. The </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Law of 7 of August 2023</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> clarifies the amount of food and hygiene products to be received and defines a standardised amount of basic assistance for all applicants, regardless of age. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Depending on the facility, the provision of meals is organized in the form of full board with provision of prepared meals, or a predefined monthly payment to the applicants’ bank accounts. The allocation amounts for applicants for international protection are as follows (as of May 1st): </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
@@ -3069,51 +3119,52 @@
               <w:rPr/>
               <w:t xml:space="preserve">Material reception conditions may be given in cash, via bank transfer or through vouchers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Chapter 4, article 15 to 21 of the amended Reception Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> regulates the reception of vulnerable applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special reception needs are provided for vulnerable persons such as, minors, unaccompanied minors, the disabled, the elderly, pregnant women, single parents accompanied by minor children, victims of human trafficking, persons with serious illnesses, persons suffering from mental disorders and persons who have suffered torture, rape or other serious forms of psychological, physical or sexual violence, and more particularly victims of female genital mutilation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon arrival, the immigration and reception authorities try to assess any person that is particularly vulnerable and/or presents special (psychological and/or physical) needs. Tailored programs and help are offered by specialised authorities for UAM, THB, and LGBTI applicants. For any vulnerability not directly related to the immigration and/or refugee background (namely age, gender, physical or psychological needs, health problems, etc.) applicants are in principle referred to the existing contact points, authorities, and services which address these vulnerabilities in the general population. Social workers receive regular training to address specific issues and forward the right information. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3177,51 +3228,52 @@
               <w:t xml:space="preserve">Modalities of information provision on benefits and obligations related to reception conditions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">On day 1 of the interview, which in principle takes place on the first working day following the arrival, the newcomer signs the “Prise en charge” (PEC). On this occasion, they receive detailed information on the available assistance and their obligations regarding reception conditions. The administration published an information brochure “Knowing everything about the reception of applicants for international protection and refugees in my municipality” which is distributed at municipal level.  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The NRO has also developed the “</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DPI portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">", a digital platform which consolidates all the necessary information addressed to applicants for international protection arriving in Luxembourg. It provides detailed explanations of the various procedures for applying for international protection, the measures in place for the integration, and the basic rules necessary for communal living in the structures. The “DPI portal” has been translated into 13 languages. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Provision of legal assistance on the reception conditions available</w:t>
             </w:r>
           </w:p>
@@ -3472,51 +3524,52 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants must apply for an authorisation of temporary occupation (AOT) to the National Employment Agency (ADEM – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agence pour le développement de l'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The applicant will need to fulfil all the conditions of an authorisation of stay for salaried workers. By </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Law of 7 August 2023</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the labour market tests were abolished to facilitate access to employment in Luxembourg. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The authorisation is issued for a period of 6 months and can be renewed. It is issued for one profession and a specific employer. The employer must verify the AOT and keep a copy on file. There are no costs to be covered by the asylum applicant.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> The authorisation of temporary occupation (AOT) is no longer valid when: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
@@ -3572,169 +3625,173 @@
               <w:rPr/>
               <w:t xml:space="preserve">Works in a different profession to that authorised, or</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fraudulently resorted to dishonest practices or incorrect declarations to obtain it. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">More information can be found </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Employment support for applicants </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Social workers of the NRO inform applicants about the steps to take to obtain an AOT (once the minimum legal period has been reached). However, they cannot register with ADEM, whilst in the application process. Once international protection is granted, they will be able to register with ADEM (More information can be found </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">).  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Since January 2024 and until December 2025, the AMIF helps funding two projects of two non-profit organisations in Luxembourg. Applicants can be oriented towards these organisations to receive support in establishing a personal and professional project, for job search guidance with a mentor, help in writing resumes and motivation letters, trainings for job interviews, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adults’ access to vocational training </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants have access to vocational training in accordance with the provisions of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">amended law of 19 December 2008</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> on the reform of vocational training. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Professional training is available as soon as a sufficient level of language proficiency ​​(French, German, English) is reached. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Ministry of National Education, Children and Youth also offers initial professional training for newly arrived students. Interested people can request an appointment at the School Reception Unit for New Arrivals Students (CASNA). A skills assessment will be drawn up. Young people will also be informed of professional training opportunities corresponding to them.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Municipalities which have signed an agreement with the Adult Training Service (SFA) of the Ministry of National Education, Children and Youth receive an additional subsidy when they enroll beneficiaries of a registration at a reduced rate. They therefore do not have a deficit due to the reduced rate. More information is available </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to tertiary education </w:t>
             </w:r>
           </w:p>
@@ -4024,51 +4081,52 @@
         <w:t xml:space="preserve">The SIA welcomes newly arrived families to Luxembourg, informs and advises students and their parents on all matters related to schooling in Luxembourg and offers a personalised follow-up for two years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Schooling for children (4 to 11 years)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To enrol the child in school, the API must make an appointment with the SIA using the following online form (available in 12 languages):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId53" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Form to request an appointment with the School Integration and Welcoming Service (SIA)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In general, the child will attend an integration class for students who have recently arrived (CLI) for a maximum period of six quarters. This class will be located close to the housing facility. Registration in the daycare centres (maison relais) will take place when the child starts school; the AIP will receive help from an intercultural mediator. The CLIs are bridge classes, which aim to facilitate integration into a regular class in primary school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After completing the CLI class, the child will be registered in a regular class (also called a "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">classe d'attache</w:t>
       </w:r>
@@ -4099,51 +4157,52 @@
         <w:t xml:space="preserve"> (SEA) of their municipality.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Schooling for adolescents (12 years and over)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To enrol the child in a school or secondary school, the AIP must make an appointment with the SIA via the following online form (available in 12 languages):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId53" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Form to request an appointment with the School Integration and Welcoming Service (SIA)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the appointment at the SIA, the AIP will receive information about the Luxembourg school system, the assistance available and school registration procedures. The child's academic achievements and language skills will be assessed to place them in the most suitable class or course.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If they live in a housing facility of the NRO, the child will generally attend a welcome class ("</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">classe d’accueil</w:t>
       </w:r>
@@ -4223,63 +4282,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are also classes for students with different linguistic profiles, driven by school diversification. These classes exist both in the regular and international offerings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Underage applicants for international protection living in accommodation facilities may attend a reception class for a period of one year. It is important to note that reception classes are transitional classes, aimed at facilitating integration into a regular secondary education class.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information can be found </w:t>
       </w:r>
       <w:hyperlink r:id="rId54" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and in the corresponding Regulation, available </w:t>
       </w:r>
       <w:hyperlink r:id="rId55" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -4713,199 +4774,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Luxembourg</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="35442486"/>
+    <w:nsid w:val="8735C4E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5009,51 +5103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E3CD1615"/>
+    <w:nsid w:val="BDAB3EE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5157,51 +5251,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7ED52E10"/>
+    <w:nsid w:val="22683ED2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5305,51 +5399,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="EA03032E"/>
+    <w:nsid w:val="9E563BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5453,51 +5547,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A1079C7D"/>
+    <w:nsid w:val="E384C71F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5601,51 +5695,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="34A013A2"/>
+    <w:nsid w:val="F0FE85C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5749,51 +5843,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="470409F7"/>
+    <w:nsid w:val="F5E41F78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5897,51 +5991,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="8EF5A54A"/>
+    <w:nsid w:val="804043FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6045,51 +6139,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="722D69A0"/>
+    <w:nsid w:val="14BAFFBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6193,51 +6287,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="B0614313"/>
+    <w:nsid w:val="7D3ED055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6341,51 +6435,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="DBF90EE1"/>
+    <w:nsid w:val="BB3FA332"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6489,51 +6583,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="4319816D"/>
+    <w:nsid w:val="E02019A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6637,51 +6731,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="D8B43A9D"/>
+    <w:nsid w:val="0A547614"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6785,51 +6879,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="322D43CC"/>
+    <w:nsid w:val="FDFF4C0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6933,51 +7027,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="E75E4FBA"/>
+    <w:nsid w:val="3E4754D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7252,51 +7346,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8583" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8584" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8586" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8587" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8588" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8589" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8590" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8591" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8593" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8594" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8595" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8596" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8597" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8598" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8599" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8600" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8602" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8603" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8605" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8606" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8608" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8609" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8610" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8611" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8612" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8613" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8614" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8615" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8616" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8617" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8618" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8619" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8620" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8621" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8622" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n16/jo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2023/08/07/a556/jo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info-dpi.public.lu/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ona.gouvernement.lu/fr/coordination-et-cooperation/communes/tout-savoir-accueil-DPI-BPI-communes/acces-au-marche-du-travail.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adem.public.lu/fr/demandeurs-demploi/Etre_BPI.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.legilux.public.lu/eli/etat/leg/loi/2008/12/19/n19" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ona.gouvernement.lu/fr/coordination-et-cooperation/communes/tout-savoir-accueil-DPI-BPI-communes/acces-a-la-formation.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eforms.cgie.lu/frevvo/web/tn/prod/u/7713400a-b8af-4fb8-8191-6b145c3f6b2a/app/_OiCD4YtAEeyXo_ws7rrSrA/flowtype/_ikk2oYwREe28pbMXhUzIKQ/popupform?_formTz=Europe/Berlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ona.gouvernement.lu/fr/coordination-et-cooperation/communes/tout-savoir-accueil-DPI-BPI-communes/education.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/rgd/2009/06/16/n2/jo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>