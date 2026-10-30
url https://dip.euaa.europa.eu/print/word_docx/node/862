--- v2 (2026-09-14)
+++ v3 (2026-10-30)
@@ -22,50 +22,62 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Government is preparing the implementation of the EU Pact on Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norway is preparing to implement parts of the EU Pact on Migration and Asylum. To meet the implementation deadline by summer 2026, the Norwegian government has proposed NOK 137.7 million in funding for 2025, primarily for the police, the Directorate of Immigration (UDI), and the Immigration Appeals Board (UNE). An additional NOK 28.7 million is expected from the EU's Border and Visa Fund (BMVI). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Five key EU regulations will directly affect Norway, including: Screening and Return Border Procedure Regulations (Schengen-relevant) Eurodac Regulation Asylum and Migration Management Regulation (AMMR) Crisis and Force Majeure Regulation </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reforms aim to: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -86,51 +98,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Prevent abuse and secondary movements within the asylum system Improve overall case processing efficiency across Europe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice and Public Security | Justis- og beredskapsdepartementet (15 May, 2025), Asyl- og migrasjonspakten [The Asylum and Migration Pact],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/asyl-og-migrasjonspakten/id3100426/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.05.2025</w:t>
       </w:r>
@@ -165,52 +177,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -275,51 +287,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -432,51 +444,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E770A7DB"/>
+    <w:nsid w:val="6A6AF48B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -580,51 +592,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D05F6D05"/>
+    <w:nsid w:val="755E6004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -856,51 +868,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-preparing-implementation-eu-pact-migration-and-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/asyl-og-migrasjonspakten/id3100426/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-preparing-implementation-eu-pact-migration-and-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/asyl-og-migrasjonspakten/id3100426/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>