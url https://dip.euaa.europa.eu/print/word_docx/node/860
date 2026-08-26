--- v0 (2026-06-18)
+++ v1 (2026-08-26)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">IOM Bulgaria initiates gardening project for unaccompanied minors at RRC Sofia Ovcha Kupel zzzzzz</w:t>
+          <w:t xml:space="preserve">IOM Bulgaria initiates gardening project for unaccompanied minors at RRC Sofia Ovcha Kupel</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IOM Bulgaria has initiated a small-scale gardening project at the IOM-managed Safe Zone in RRC Sofia ? Ovcha Kupel. The activity engages unaccompanied minors in environmental care, teamwork, and practical learning, while enhancing the centre's surroundings. The Safe Zones are managed under the project "Support for Unaccompanied Minors Accommodated in Safe Zones," funded by Bulgaria's National Programme under the Asylum, Migration and Integration Fund (AMIF) 2021/2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Organization for Migration (19 May, 2025), [IOM Bulgaria Launches Garden Activity at RRC Sofia – Ovcha Kupel],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bulgaria.iom.int/news/iom-bulgaria-launches-garden-activity-rrc-sofia-ovcha-kupel</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7A4D9519"/>
+    <w:nsid w:val="4360BE7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/860" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bulgaria.iom.int/news/iom-bulgaria-launches-garden-activity-rrc-sofia-ovcha-kupel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/860" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bulgaria.iom.int/news/iom-bulgaria-launches-garden-activity-rrc-sofia-ovcha-kupel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>