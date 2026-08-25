--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Chamber of Deputies approved new bill expanding categories of people who can be transferred in Albania zzzzzz</w:t>
+          <w:t xml:space="preserve">Chamber of Deputies approved new bill expanding categories of people who can be transferred in Albania</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Italian Chamber of Deputies approved, with amendments, the bill converting Decree-Law No. 37 of 28 March 2025, into law. The decree introduces urgent measures to counter irregular immigration and now moves to the Senate for further examination. Key provisions include the expansion of categories of individuals who can be transferred to detention facilities in Albania. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">These now include not only asylum seekers from "safe countries" but also irregular migrants with expulsion orders. Amendments added during committee review include: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -89,85 +90,87 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accelerated asylum procedures at borders: The fast-track review of asylum applications will also apply at border entry points.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Patrol boat transfer to Albania: The Ministry of Infrastructure and Transport is authorized to donate two patrol boats to Albania. Exceptions for deportation center regulations: Until 2026, construction and expansion of Repatriation Detention Centers (CPRs) can bypass certain regulations, excluding criminal, anti-mafia, and EU law.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more details, refer to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">dossier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> by the Research Services of the Italian Parliament.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (19 May, 2025), Contrasto dell'immigrazione irregolare, si della Camera al nuovo decreto [Combating irregular immigration, the Chamber of Deputies approves the new decree],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4278/Contrasto-dellimmigrazione-irregolare-si-della-Camera-al-nuovo-decreto</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -296,187 +299,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CEF857C5"/>
+    <w:nsid w:val="F306E46F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -580,51 +616,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="538FE992"/>
+    <w:nsid w:val="B1409833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -860,51 +896,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/chamber-deputies-approved-new-bill-expanding-categories-people-who-can-be" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://temi.camera.it/leg19/dossier/OCD18-21605/disposizioni-urgenti-contrasto-immigrazione-irregolare.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4278/Contrasto-dellimmigrazione-irregolare-si-della-Camera-al-nuovo-decreto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>