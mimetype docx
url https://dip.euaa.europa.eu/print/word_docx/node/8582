--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -42,350 +42,364 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Denmark is not bound by the Temporary Protection Directive. A similar </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">national Act on Temporary Residence Permits for Persons Displaced from Ukraine (Special Act)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> has been in force since 17 March 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Special Act ensures a temporary residence basis in Denmark for categories of persons who have been displaced from Ukraine due to Russia's invasion. The pertinent provisions of this Special Act have a retroactive effect, applying since 1 February 2022. Since the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">latest extension</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> residence permits under the special act are valid until 17 March 2027. The Act also applies for displaced persons from Ukraine who apply for temporary residence permit in Faroe Islands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Main legislative acts </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Law on temporary residence permits for persons displaced from Ukraine Law on temporary residence permits for persons displaced from Ukraine LAW no. 324 af 16/03/2022, </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lov om midlertidig opholdstilladelse til personer, der er fordrevet fra Ukraine Lov nr 324</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> of 16/03/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Aliens Act (Consolidated) LBK no. 1009 of 02/09/2024 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekendtgørelse af udlændingeloven LBK nr 1009 af 02/09/2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekendtgørelse af lov om integration af udlændinge i Danmark (integrationsloven) (LBK no. 1146 of 22/06/2020)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> | Executive Order on the Integration of Foreigners in Denmark (Integration Act no. 1146 of 22/06/2020) and subsequent amendments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Implementing acts </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03/05/2022: Act amending the Law on Temporary Residence Permits for Persons Displaced from Ukraine, the Act on Individual Housing Allowance, the Act on Child Benefit and Advance Payment of Child Support and the Integration Act, LOV nr 546 , </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lov om ændring af lov om midlertidig opholdstilladelse til personer, der er fordrevet fra Ukraine, lov om individuel boligstøtte, lov om børnetilskud og forskudsvis udbetaling af børnebidrag og integrationsloven</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24/05/2022: Act amending the Day Care Act, the Primary School Act and various other acts (Special care and education opportunities for displaced children and young people from Ukraine) Law No 693 of 24/05/2022, </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lov om ændring af dagtilbudsloven, lov om folkeskolen og forskellige andre love (Særlige pasnings- og undervisningsmuligheder til fordrevne børn og unge fra Ukraine) LOV nr 693 af 24/05/2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14/06/2022: Act amending the Act on social pensions, Act on the highest, middle, increased ordinary and ordinary early retirement pensions, etc., Act on unemployment insurance, etc. and Act on temporary residence permit for persons displaced from Ukraine, LOV nr 831 , </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lov om ændring af lov om social pension, lov om højeste, mellemste, forhøjet almindelig og almindelig førtidspension m.v., lov om arbejdsløshedsforsikring m.v. og lov om midlertidig opholdstilladelse til personer, der er fordrevet fra Ukraine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13/06/2023: Act amending the Act on Social Services, the Act on Legal Security and Administration in the Social Area and various other Acts, LOV nr 753, </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lov om ændring af lov om social service, lov om retssikkerhed og administration på det sociale område og forskellige andre love</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12/12/2023: Act on Amendments to the Aliens Act, Act on Temporary Residence Permits for Persons Displaced from Ukraine, and the Return Act, LOV nr 1575, </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lov om ændring af udlændingeloven, lov om midlertidig opholdstilladelse til personer, der er fordrevet fra Ukraine, og hjemrejseloven</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19/03/2024: Lov om ændring af lov om midlertidig opholdstilladelse til personer, der er fordrevet fra Ukraine, og lov om Udbetaling Danmark, Act amending the Law on Temporary Residence Permits for Persons Displaced from Ukraine and the Act on Payments Denmark, </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Amendment. Lov. no. 266</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30/11/2024: Lov om ændring af lov om midlertidig opholdstilladelse til personer, der er fordrevet fra Ukraine, Act amending the Law on Temporary Residence Permits for Persons Displaced from Ukraine (Extension of residence permit), </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Amendment. Lov. nr 1309</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10/09/2025: Bekendtgørelse om forlængelse af opholdsgrundlag efter lov om midlertidig opholdstilladelse til personer, der er fordrevet fra Ukraine,  </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BEK nr 1095 af 10/09/2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Executive Order on Extension of Basis of Residence under the Temporary Residence Permit Act for Persons Displaced from Ukraine </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BEK nr 1095 af 10/09/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
@@ -453,51 +467,52 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Screening at the external border (if relevant)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danish Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (at airports, borders and seaports)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -507,341 +522,348 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data (if relevant)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danish Immigration Service | </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Granting temporary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danish Immigration Service | </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Issuing the residence permit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danish Immigration Service | </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing accommodation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danish Immigration Service | </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Municipalities Red Cross (Asylum Centre)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medical care </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Health | </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundhedsministeriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Social welfare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Social Affairs and Housing | </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social- og Boligministeriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Civil Society Organisations UNICEF Save the Children Red Cross Danish Refugee Council Danish disability organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eligibility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 1 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Special Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, residence permit for displaced persons from Ukraine is granted to a person who meets any of the following criteria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Is a Ukrainian citizen who has left Ukraine on 1 February 2022 or later, while residing in Ukraine on 1 February 2022 or later.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -852,51 +874,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">Was a recognised refugee on 24 February in Ukraine and who has left Ukraine on 1 February 2022 or later.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Is a Ukrainian citizen or on 24 February 2022 was recognized as a refugee in Ukraine and has resided in or has had another residence permit in Denmark on 24 February 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary residence permits under the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Section 2 of the Special Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> could be granted to close family members of a displaced person who has been granted a residence permit under Section 1. National legislation specifies the following categories as eligible for residence permit under Section 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A foreigner (18 or older) who is married to or has been in a long-term cohabiting relationship with another foreigner (also 18 or older) who has a residence permit holder under Section 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -932,93 +955,96 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Residence permits under points 1, 3, and 4 may only be granted if the family life and dependency relationship already existed on 24 February 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Admission to the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Denmark has ratified the </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Commission Implementing Decision of 26 June 2024 amending Commission Decision C(2010) 1620 final as regards the replacement of the Handbook for the processing of visa applications and the modification of issued visas (Visa Code Handbook I)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pursuant to the provisions of the Commission implementing decision Denmark has concluded a </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">bilateral visa-facilitation agreement with Ukraine</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in June 2024. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the pertinent updated provisions of the agreements, displaced persons from Ukraine, may enter Denmark and have the right reside in the country for a period </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">not exceeding 90 days in any period of 180 days</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The time during which the foreigner has resided in Denmark or another Schengen country within the 180 days shall be deducted from the said 90 days of residence. In case of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">procedural stay</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> e.g. if a person has submitted an application for a residence permit in Denmark on a valid visa stay or as a visa-free person and has been allowed to stay in Denmark while the application is being considered this must be included in the 90 days. This means that if the person has stayed in Denmark for 90 days or more on a procedural stay and the application for a residence permit is refused the person needs to leave Denmark and the Schengen-countries and wait 90 days before s/he can re-enter into Denmark as a visa-free or on a visa.</w:t>
@@ -1115,144 +1141,151 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Immigration Service is responsible to inform applicants for temporary protection in a language they understand. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In practice, the Danish Immigration Service maintains a </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">centralised webpage</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for displaced persons from Ukraine with frequently asked questions and information on procedures, rights and obligations for applicants of temporary residence permit under the Special Act. The page is regularly updated with additional Information available in </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Danish</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">English</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ukrainian</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Immigration Service also publishes </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">data on applicants for temporary residence permit under the Special Act,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> which are updated every week and a </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Frequently asked questions page </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">providing guidance and information for municipalities and social partners on topics related to reception and accommodation of applicants and beneficiaries. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dedicated helplines/hotlines have been established by the Danish Immigration Service, the Ministry of Health, the Danish Centre Against Human Trafficking and Danish Refugee Council (DRC). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Red Cross provides information on initiatives implemented for humanitarian aid</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in the asylum centres Information is available in English, Danish and Ukrainian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedure to register and be granted temporary protection</w:t>
@@ -1316,51 +1349,52 @@
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pre-registration:  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants for temporary residence permit under the Special Act can fill an </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">online</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> application which is submitted to the Danish Immigration Service. Application is also available to download at the website of the Immigration Service. When the application is submitted the applicant must book an appointment with the Citizens Service of the Immigration Service (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Borgerservice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">) to have biometric data recorded. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
@@ -1424,93 +1458,95 @@
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Employment contract (only if a person has been offered a job in Denmark).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometric data: </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The deadline for having biometric features recorded is 4 weeks from the date an application is submitted to the Danish Immigration Service. To record biometric data, persons concerned shall book an appointment </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">online</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> with the Citizens Service of the Immigration Service. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentation to record biometric data:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Receipt of the digital application submitted to the Danish Immigration Service or Print out application dully filed. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Passports of children, who must be personally present in the appointment for identity check. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children under the age of 18</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> who are living with the custody holder in Denmark do not normally need a residence card. The custody holder can on behalf of the child, however, request to be issued a residence card. The children must then also have their biometric features recorded. It can be useful for children to have a residence card when re-entering Denmark after traveling abroad. If the children have a residence card, they do not need to apply for a re-entry permit (TBT) in connection with trips abroad.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicants who need accommodation during the processing of the application:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="&quot;Proxima Nova&quot;" w:hAnsi="&quot;Proxima Nova&quot;" w:eastAsia="&quot;Proxima Nova&quot;" w:cs="&quot;Proxima Nova&quot;"/>
                 <w:color w:val="windowtext"/>
                 <w:b w:val="1"/>
@@ -1693,118 +1729,121 @@
               <w:t xml:space="preserve">Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:start w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:end w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legislative reference: Chapter 6 (Section 28) of the [</w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lov om midlertidig opholdstilladelse til personer, der er fordrevet fra Ukraine (LOV nr 324 af 16/03/2022)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | Law on temporary residence permits for persons displaced from Ukraine]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Decisions by the Danish Immigration Service are subject to </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">appeal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> to the Immigration Appeals Board. If the application is refused the applicant will receive a letter by the Danish Immigration Service with the decision and information about the appeal process. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">An appeal must be filed within 8 weeks from the date of notification of the decision. An appeal after this deadline will normally not be processed. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">If the appeal to the Immigration Appeals Board is lodged within 7 days after the applicant receives the decision, the applicant has the right to remain in Denmark while the appeal is processed. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">If an applicant appeals later than 7 days, the Immigration Appeals Board will decide whether the applicant can stay in Denmark during the processing of the appeal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">An appeal can normally only have </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">suspensive effect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> under very special circumstances. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="&quot;Proxima Nova&quot;" w:hAnsi="&quot;Proxima Nova&quot;" w:eastAsia="&quot;Proxima Nova&quot;" w:cs="&quot;Proxima Nova&quot;"/>
                 <w:color w:val="windowtext"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
@@ -1815,143 +1854,147 @@
               <w:t xml:space="preserve">Exclusion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:start w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:end w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The grounds for exclusion from temporary residence permit for displaced persons from Ukraine are laid down in Chapter 1, Sections 6-9 of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lov om midlertidig opholdstilladelse til personer, der er fordrevet fra Ukraine (LOV nr 324 af 16/03/2022)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | Law on temporary residence permits for persons displaced from Ukraine</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Termination/Withdrawal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:start w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:end w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The grounds for expiry, revocation or withdrawal of temporary residence permit are laid down in Chapter 2, Sections 10-12 and  </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lov om midlertidig opholdstilladelse til personer, der er fordrevet fra Ukraine (LOV nr 324 af 16/03/2022)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | Law on temporary residence permits for persons displaced from Ukraine.  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants can declare withdrawal of the application if s/he does no longer want the case to be processed by the Danish Immigration Service. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In this case the applicant </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">shall fill in and submit the declaration of withdrawal </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">to the Danish Immigration Service.  The request for withdrawal is submitted through an online form with subject</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> ‘Displaced from Ukraine’ </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">so the application for residence permit is annulled and the applicant will not receive a decision. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception and accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1966,51 +2009,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">Applicants for temporary residence permit under the Special Act can be accommodated at reception and accommodation centres in the auspices of the Danish Immigration Service. However, reception and accommodation in the auspices of the Danish Immigration Service is not mandatory for applicants for temporary residence permit under the Special Act. The accommodation of beneficiaries of residence permit under the Special Act is organised by the the local municipal councils.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislative references:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chapter 8, Section 30 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lov om midlertidig opholdstilladelse til personer, der er fordrevet fra Ukraine (LOV nr 324 af 16/03/2022)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | Law on temporary residence permits for persons displaced from Ukraine]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 4(1) and 4(2) of the | Bekendtgørelse af lov om integration af udlændinge i Danmark (integrationsloven) (LBK no. 1146 of 22/06/2020 amended by LAW no. 686 of 11/06/2024) | Executive Order on the Integration of Foreigners in Denmark (Integration Act)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -2065,51 +2109,52 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Controlled entry exit centre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Accommodation:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When a person is granted, a residence permits under the Special Act, the Danish Immigration Service will </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">determine the municipality in which s/he will reside</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. This designated municipality becomes responsible for the beneficiary’s integration, including housing arrangements, employment initiatives, and the administration of allowances. While the Danish Immigration Service makes the final decision, considers the applicant’s preferences about the municipality to be placed, which must be indicated on the application form. However, not all requests can be accommodated due to a pre-established distribution of individuals covered by the Special Act across all relevant municipalities. This ensures that all municipalities participate equally in welcoming displaced persons from Ukraine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In certain circumstances, requests to live in a specific municipality may still be met. These include having close family members (a spouse or minor children) already residing there, receiving a formal job offer in the area (with documentation and the condition that the daily commute does not exceed two hours), or in the presence of other extraordinary circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to information available by the Danish Immigration Service, previous private accommodation in a municipality or the presence of extended family members there does not guarantee placement in that municipality. Similarly, even traveling to Denmark with relatives does not ensure that individuals will reside in the same area. However, if an individual already holds a different type of residence permit in Denmark, the Immigration Service does not determine their place of residence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2215,92 +2260,94 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to the labour market</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A person who is granted temporary protection has the right to work under the same conditions as beneficiaries of international protection/nationals. Beneficiaries of residence permit under the Special Act for displaced persons from Ukraine are covered by the same rules as refugees under the </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. They are admitted in an integration programme offered by the municipality which includes employment services, job seeking and training in Danish language. In Denmark, after being granted protection, displaced persons from Ukraine have the same rights and obligation to participate in integration programmes as other protection holders. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to medical care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ukrainians who have applied for and are awaiting a temporary residence permit in Denmark, under the Special Act, are entitled to the same level of necessary health services and continued hospital treatment, regardless of where they are accommodated. Ukrainians who have been granted a temporary residence permit under the special act are entitled to all benefits under the Health Act if they are registered in the Central Register of Persons and have been issued a yellow health card. More information is available by </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of Health and Housing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Social welfare assistance and means of subsistence</w:t>
             </w:r>
           </w:p>
@@ -2326,51 +2373,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beneficiaries of residence permit under the Special Act for protection of displaced persons from Ukraine have access to education, vocational education and integrational education (IGU). More information is available on the </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">frequently asked questions page of the Ministry of Children and Education</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Students who are beneficiaries of residence permit and were enrolled in higher education or are holders of a university degree can apply for admission to academic programmes and recognition of qualifications and access higher education under the special programme provided by the Minister of Higher Education and Science. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocational training and other educational opportunities.</w:t>
             </w:r>
@@ -2478,51 +2526,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The personal representative supports the minor, is responsible for guiding the minor, and is able to decide on matters that a custody holder usually would. In that way the best interest of the child is taken into account, also in relation to the assessment of whether a child should be allocated to the same municipality as any family members arriving in Denmark with the child or family members already living in Denmark.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applications are examined under the same terms as adults under the Section 1 of the Special Act, regardless of the applicant’s age.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applications for children submitted within the scope of family reunification under </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Section 2 of the Special Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> follow the same registration process which is applicable for the adult applicants. In such case an adult shall apply for residence permit on behalf of a minor, including an infant, regardless of whether the child is accompanied by a custodial parent. Documentation to be provided in the application for children is the same as the adults including the child’s passport for identification during the recording of biometric data.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vulnerable children or unaccompanied children are accommodated in special facilities. Children in an asylum centre are also entitled to language classes and other recreational activities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For children who are beneficiaries of temporary residence permit under the Special Act, orientation, language classes and enrolment to primary and secondary education is coordinated by the local municipalities. The municipalities may assign specific providers including civil society organisations to provide those services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2547,97 +2596,101 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The police have made available a service for displaced persons from Ukraine for reporting experiences as potential victims of war crimes or witness of war crimes, genocide and crimes against humanity’ is used as a collective designation for serious crimes such as homicide, torture, intentional attacks on civilians during an armed conflict, the forced relocation of populations, systematic assaults on specific population groups etc. More information is available at the police’s website.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Human trafficking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Centre against Human Trafficking have made a flyer that warns against human trafficking and guides the applicant on how to get help if they are a victim of human trafficking. See </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">the flyer from The Danish Centre against Human Trafficking</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Centre against Human Trafficking is working on two initiatives to mitigate the risk of perpetrators taking advantage of vulnerable situations and the risks of human trafficking. The initiatives target mainly women and children, including unaccompanied minors. To this end, the centre published </w:t>
       </w:r>
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">a guide to detect signs of human trafficking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for competent authorities, the police, municipalities and civil society organisations, such as the Red Cross and the Danish Refugee Council. An information campaign targeting displaced persons from Ukraine aims to raise awareness of the risk of exploitation, provide information about how people in risk can get help and support from the relevant competent authorities and the civil society organisations, and dedicated </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">contact lines have been established to report suspicious cases</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Centre against Human Trafficking also published dedicated leaflet for displaced persons from Ukraine, to raise awareness on signs of exploitation and human trafficking, including useful information and advise on how to identity and report if a person experiences exploitation. A dedicated hotline and operates every day. More information is available in English, Danish and Ukrainian </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">leaflet on the website of the Danish Centre against Human Trafficking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solidarity (relocation of people who are eligible for temporary protection)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available</w:t>
       </w:r>
     </w:p>
@@ -2651,51 +2704,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Aliens Consolidation Act LBK nr. 1009 (02/09/2024), Section 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to information available by the Danish Immigration Service, from 1 December 2024 </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">displaced persons from Ukraine who have applied for asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and who have or will be able to obtain a residence permit under the Special Act will not have their asylum case processed. This means that an asylum case normally will be put on hold if the applicant is in process to obtain a residence permit under the Special Act. The processing of the asylum case will only be completed when the person concerned is not deemed that is entitled to a residence permit under the Special Act or another decision is made in this regard. In this case the Danish Immigration Service informs the applicant whose asylum case is suspended.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId47"/>
       <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2760,199 +2814,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Temporary Protection - Denmark</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3473EFAF"/>
+    <w:nsid w:val="C2D7E807"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3056,51 +3143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="89E18700"/>
+    <w:nsid w:val="6D98DCC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3204,51 +3291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C159A77F"/>
+    <w:nsid w:val="2B69303B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3352,51 +3439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="61C23492"/>
+    <w:nsid w:val="BBB788DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3500,51 +3587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="56EA6099"/>
+    <w:nsid w:val="9A1F5B11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3648,51 +3735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="ABBB5C4E"/>
+    <w:nsid w:val="80447200"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3796,51 +3883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="54D4E1B0"/>
+    <w:nsid w:val="93A9EE31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4091,51 +4178,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2022/324" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/en-GB/News-Front-Page/2025/10/Extension-of-residence-permit-under-the-Ukraine-Special-Act" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/1009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2020/1146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2022/546" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2022/693" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2022/831" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2023/753" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2023/1575" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/266" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/1309" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2025/1095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://politi.dk/en/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/udlaendingestyrelsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ism.dk/nyheder/2022/april/sundhedshjaelp-til-ukrainske-flygtninge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sm.dk/arbejdsomraader/ukrainske-fordrevne-og-social-og-aeldreomraadet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/-/media/Files/US/Lovstof/Visumkodeks/Visumhaandbogen/Visa-Code-Handbook-I-2024-EN-Decision.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/-/media/Files/US/Lovstof/Visumkodeks/Visumhaandbogen/annex_8_ukraine.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/en-GB/Words-and-concepts/US/Visum/Visa-(short-term)-%E2%80%93-How-long-are-you-allowed-to-stay-in-Denmark-and-the-other-Schengen-countries'/?anchor=8446985CF31C46F48FB94BE6BE919FC1&amp;callbackItem=DA0303CEBCFD4414A4D12339253968BB&amp;callbackAnchor=38D085C84D2B464B8FB0E7E824133C748446985CF31C46F48FB94BE6BE919FC1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/en-GB/Words-and-concepts/F%C3%A6lles/Information-to-Ukrainian-citizens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/api/language/languageSwitcher?item=da0303ce-bcfd-4414-a4d1-2339253968bb&amp;lang=da" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/en-GB/Words%20and%20Concepts%20Front%20Page/Shared/Information%20Ukraine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/uk-UA/Words%20and%20Concepts%20Front%20Page/Shared/Information%20Ukraine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/tal-og-statistik/tal-vedr-saerloven/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/for-samarbejdspartnere/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rodekors.dk/ukraine/saadan-hjaelper-rode-kors-i-danmark" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blanket.nyidanmark.dk/xform/formularer/sl1b.form.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selvbetjening.kubedata.dk/lang-en-gb/us-xf/tidsbestilling?anonym=true" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/en-GB/You-want-to-apply/Ukraine/Displaced-from-Ukraine?anchor=howtoapply" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/en-GB/You-have-received-an-answer/Ukraine/Nej-Ukraine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nyidanmark.dk/en-GB/Words-and-concepts/F%C3%A6lles/Suspensive-effect/?anchor=AC7B8483E1C04D6E92F058687E205022&amp;callbackItem=40575F3EC4904E5B98A2A9C9BA3D4607&amp;callbackAnchor=8943D74795504A18B2152308E66EB376AC7B8483E1C04D6E92F058687E205022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/en-GB/You-are-waiting-for-an-answer/Fordreven-fra-Ukraine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/en-GB/Contact-us/Contact-the-Danish-Immigration-Service/Write-to-us-%28email%29/?anchor=87B740117834449C84F259E21897AC7B&amp;callbackItem=DA0303CEBCFD4414A4D12339253968BB&amp;callbackAnchor=B7FBC772DF64469584D4D4FD049ACE4687B740117834449C84F259E21897AC7B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/en-GB/You-have-received-an-answer/Ukraine/Ja-Ukraine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uvm.dk/aktuelt/i-fokus/ukraine/spoergsmaal-og-svar/dagtilbud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cmm.dk/test/portlets/ukraine-diverse/pam2019iataitie-pro-oznaki-iekspluatatsiyi-ta-torghivli-liudmi.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cmm.dk/materialer/guidelines-og-procedurer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cmm.dk/kontakt/kontakt-til-center-mod-menneskehandel/center-mod-menneskehandel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cmm.dk/english" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/da/Ord-og-begreber/F%C3%A6lles/Information-til-ukrainske-statsborgere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>