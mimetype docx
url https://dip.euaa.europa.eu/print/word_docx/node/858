--- v0 (2026-06-18)
+++ v1 (2026-08-26)
@@ -7,59 +7,58 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Quarterly report on migration for Quarter I, 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior has issued a quarterly report on the situation in the field of migration in the Czech Republic and on migration routes to the European Union. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report contains statistics of foreigners legally residing in the Czech Republic, data related to international protection, temporary protection and information on the number of persons migrating within the three main Mediterranean migration routes to the EU - eastern, central and western. It also contains information regarding migration to the EU's eastern border and information regarding the situation on Western Balkan route. At the end of the first quarter of 2025, a total of 1,073,303 foreign nationals were registered in the Czechia, which corresponds to a share of approximately one tenth of the total population of the country. Among foreign nationals living long-term in Czechia, citizens of Ukraine were the largest group (566,151), followed by citizens of Slovakia (122,455) and Vietnam (69,281). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The significant increase in the number of foreigners in the country is mainly due to the granting of temporary protection to those fleeing due to the Russian military aggression in Ukraine. Similar to previous years, this year, all temporary protection holders whose temporary protection expired on 31 March 2025 and who were interested in continuing to reside in Czechia had to register electronically and book a personal visit to the Ministry of the Interior office by 15 March 2025 to have their visa sticker affixed. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -85,51 +84,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (19 May, 2025), Čtvrtletní zpráva o migraci za I. čtvrtletí 2025 [Quarterly report on migration for Quarter I, 2025],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/ctvrtletni-zprava-o-migraci-za-i-ctvrtleti-2025.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -258,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7475D9EE"/>
+    <w:nsid w:val="6D0DF3B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -667,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/quarterly-report-migration-quarter-i-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ctvrtletni-zprava-o-migraci-za-i-ctvrtleti-2025.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ctvrtletni-zprava-o-migraci-za-i-ctvrtleti-2025.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>