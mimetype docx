--- v0 (2026-06-17)
+++ v1 (2026-08-27)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The European Commission proposes to facilitate the application of the safe third country concept zzzzzz</w:t>
+          <w:t xml:space="preserve">The European Commission proposes to facilitate the application of the safe third country concept</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to a press released published by the European Commission: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">" the Commission proposes rules that will facilitate Member States' application of the safe third country concept. This will accelerate asylum processes and reduce pressure on asylum systems, while preserving the legal safeguards for applicants and ensuring respect of fundamental rights. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">The safe third country concept allows Member States to consider an asylum application inadmissible when applicants could receive effective protection in a third country that is considered safe for them. To apply this concept, EU law currently requires the asylum authorities to prove a connection between the applicant and the safe third country concerned. Today's proposal delivers on the requirement under the Pact on Migration and Asylum for the Commission to review the application of the safe third country concept by June 2025. As part of this review, and with the aim of facilitating its application by Member States, the Commission examined the safe third country concept and its application under the Asylum Procedure Regulation in light of the requirements under international and EU law, including the Charter of Fundamental Right of the EU. </w:t>
@@ -132,134 +133,139 @@
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">The review of the safe third country concept by 12 June 2025 was a requirement under the Asylum Procedure Regulation on which the Commission is delivering today. The targeted amendments to the concept proposed by the Commission follow consultations with Member States, the European Parliament, UNHCR and civil society."</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Proposal for amending Regulation 2024/1384 as regards the application of the ‘safe third country' concept</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Staff Working Document</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Proposal for amending Regulation 2024/1348 as regards the establishment of a list of safe countries of origin at Union level</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pact on Migration and Asylum – Explanatory MEMO</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Commission (20 May, 2025), [Commission proposes to facilitate the application of the safe third country concept],</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/commission/presscorner/detail/en/ip_25_1224</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -388,187 +394,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="80378AA4"/>
+    <w:nsid w:val="B9280968"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -672,51 +711,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="089E4598"/>
+    <w:nsid w:val="97249868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -952,51 +991,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/857" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/proposal-application-safe-third-country-concept_en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/proposal-eu-list-safe-countries-origin_en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/qanda_24_1865#general-questions" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_25_1224" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>