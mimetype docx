--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -7,110 +7,366 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Denmark</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision - Denmark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8550" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8551" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8552" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8553" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8554" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information in the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8555" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8556" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8557" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First instance determination</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8558" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8559" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Resettlement and humanitarian admissions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8560" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8561" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information in reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8562" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8563" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">In detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Information provision - Denmark</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Denmark is not bound by the recast Asylum Procedures Directive/Regulation. A similar national legal framework applies through the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act | Udlændingeloven</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, (26 September 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act | Udlændingeloven</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, (26 September 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -174,238 +430,243 @@
               <w:rPr/>
               <w:t xml:space="preserve">Reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danish Immigration Service (DIS) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registration of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danish Immigration Service (DIS) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danish Immigration Service (DIS) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danish Immigration Service (DIS) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assessment of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danish Immigration Service (DIS) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -413,54 +674,55 @@
               <w:rPr/>
               <w:t xml:space="preserve">Communication of first instance decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danish Immigration Service (DIS) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -468,54 +730,55 @@
               <w:rPr/>
               <w:t xml:space="preserve">Content of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danish Immigration Service (DIS) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appeal procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -590,104 +853,106 @@
               <w:rPr/>
               <w:t xml:space="preserve">Resettlement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danish Immigration Service (DIS) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information in the asylum procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Although the Danish Aliens Act does not directly regulate all aspects of information provision, certain sections of the law require the Danish Immigration Service to inform asylum seekers of their right to seek assistance from the Danish Refugee Council, especially if the application is admissible or if the person is detained.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Denmark is not bound by the Asylum Procedure Directive, and as a result, there is no distinction in national law between the lodging, registering, and making of an asylum application. In Denmark, an asylum application is considered officially lodged once the Danish Police have completed the initial asylum registration process. The Danish Immigration Service provides applicants with comprehensive information on lodging their applications, including through a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">video</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> shown during the asylum registration process. The video presents the asylum procedure from registration with the police to the interview process and potential appeal procedures, the EURODAC system, and the Dublin Regulation, in addition to covering accommodation, legal counselling, medical screening at the Danish Red Cross, and the applicant's rights and duties. This video is available in 18 different languages, including Albanian, Arabic, Azerbaijani, Bangla, Danish, Dari, English, Farsi, French, Hindu/Urdu, Kurmanji, Mandarin, Pashto, Punjabi, Russian, Serbian, Somali, Sorani, Tigrinya and Ukrainian. The applicant watches the video on an individual screen in a language they are presumed to understand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is provided through a combination of formats, including written leaflets (in particular related to Dublin III Regulation), oral sessions, and video presentations. At the reception centres, asylum seekers also participate in mandatory oral sessions and an E-Learning course. These sessions provide detailed explanations and offer the opportunity to ask questions in real time. They cover applicants'; rights and obligations during their stay in the reception centre and throughout the asylum procedure. Additionally, the applicant may ask further questions during the first interview. The leaflet is available in Albanian, Arabic, Danish, Farsi, English, French, Spanish, Italian, Portuguese, Urdu, Mandarin, Pashto, Russian, Somali, and Tigrinya.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The E-Learning course is available in Arabic, English, Farsi, French, Pashto, Russian, Spanish, Somali, Tigrinya, and Turkish.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -780,142 +1045,142 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant is called by the Danish Immigration Service to the first interview as soon as possible after the applicant has been registered. The video covers information about the purpose of the interview, the obligation to attend, consequences of non-compliance, interpretation, and confidentiality. Additionally, the caseworker will inform the applicant of these details at the beginning of each interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If needed, a second interview will be scheduled shortly after the first. The caseworker, if necessary, will ask the applicant to submit further evidence and will inform them of a time limit for doing so at the end of the interview. The caseworker will also inform the applicant about the next steps in the procedure at the conclusion of the interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of international protection receive a written decision explaining their rights and obligations. This includes:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information about the period of protection and the process for extension.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The process of registration with the local municipality.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The possibility of applying for a passport or travel document.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The rights to employment and education.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedures related to verifying the applicant’s ongoing right to protection status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information on lodging an appeal and legal assistance is also included in the written decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For applicants who receive a negative decision on their asylum application, they will receive a written decision that includes:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information about the appeals process and access to legal counsel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Details about being contacted by the Danish Return Agency, which will inform them of their rights and obligations in relation to the return process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When the Danish Immigration Service decides to process an application for asylum, the applicant will be notified in writing. The notification includes contact information for the Danish Refugee Council, which offers free, professional, and independent counselling to asylum seekers in Denmark. This information is provided in a letter from the Danish Immigration Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -929,302 +1194,302 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admissions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the identification phase, no formalised information provision activities are conducted. This phase primarily focuses on identifying individuals who are eligible for resettlement, and no specific information is provided to applicants at this stage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the selection phase, refugees who are selected for resettlement are informed about the process through interviews conducted by the Danish Immigration Service and the Danish Refugee Council. These interviews may occur either face-to-face or remotely. During these sessions, applicants are provided with information materials, which serve to educate them about the resettlement process and life in Denmark. The information materials cover several topics, including:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An introduction to the resettlement process in Denmark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Key facts about Denmark, including its culture, society, and infrastructure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information on the processing of personal data, in compliance with GDPR (General Data Protection Regulation)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information about family reunification policies and procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additionally, applicants sign a declaration confirming their understanding of the standards and obligations they must adhere to upon resettling in Denmark.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the pre-departure phase, the Danish resettlement programme includes pre-departure orientation (PDO) sessions. The PDO aims to prepare refugees for the significant cultural, social, and logistical changes they will face when they move to Denmark. The PDO lasts for 5 to 7 days and is conducted by a delegation from Denmark. This delegation consists of staff from the Danish Immigration Service, The Danish Agency for International Recruitment and Integration the Danish Ministry of Immigration and Integration, language teachers, and representatives from Danish municipalities. The orientation sessions provide:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An introduction to Denmark’s general facts, its social structure, and its core values</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In-depth explanations of the rights and responsibilities refugees will have under Danish law, including political rights and duties</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A guide to the educational system, highlighting the opportunities available for both children and adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An overview of Denmark’s labour market, with details on what is required for obtaining employment in the country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lessons in the Danish language to help refugees adapt to their new environment and communicate effectively</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An introduction to Danish social and cultural norms, so that refugees can better understand the Danish way of life</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practical advice on managing daily tasks, interacting with local communities, and navigating through the resettlement process</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mental preparation techniques to help refugees adjust to living in a new country, focusing on coping strategies and resilience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information on the practicalities of traveling to Denmark, including travel documents and other necessary arrangements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the travel phase, no additional information provision activities take place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon arrival in Denmark, refugees are supported through the reception phase, which begins with the assignment of a contact person from the local municipality. This contact person assists the family or individual during the initial months in Denmark. They offer practical support and provide necessary information on how to start life in the new country. The municipality contact person is the primary point of contact for any questions or issues that arise during this phase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">While the main orientation occurs during the PDO, refugees are also given further guidance and support once they arrive in Denmark, including assistance with:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Understanding their rights and responsibilities under Danish law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Enrolling children in the educational system and accessing educational resources</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finding employment, including understanding the legal and social expectations in the Danish labour market</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessing language courses to further improve Danish language skills</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integrating socially and culturally, with help in adjusting to everyday life and understanding local customs and practices</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Navigating the practicalities of living in Denmark, including registering with local authorities, managing health care, and accessing social servicesIn this phase, the municipality contact person also helps refugees understand the broader structure of local governance and services available to them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Denmark, asylum seekers receive a structured and informative introduction to life in the country through an obligatory course provided while they reside in reception or accommodation centres. This course, typically starting shortly after the asylum seeker submits their application, is overseen by the Danish Immigration Service and takes place during the individual's initial stay, usually about a month at a reception centre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1302,52 +1567,52 @@
         <w:t xml:space="preserve">In Denmark, third-country nationals who are detained are informed of the reasons for their detention and the procedures available to challenge this decision when the police deprive an asylum seeker of their liberty under section 36 of the Danish Aliens Act. The individual is informed both orally and in writing of the reasons for the detention. This information includes an explanation of the legal basis for the detention and guidance on how the individual may challenge the decision. The detained person receives a written copy of the detention decision. If the decision cannot be provided in a language the asylum seeker understands, the police are required to arrange for an interpreter to ensure the information is communicated accurately and comprehensibly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information is provided by the police at the very moment the deprivation of liberty takes place. The detainee may be placed in a detention centre and if the detention extends beyond 72 hours, the case must be presented before a judge. At this point, the court assumes responsibility for informing the individual about the legal basis for the continued detention and for determining the lawfulness of the measure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Once transferred to a detention facility or prison, third-country nationals are subject to an organized admission procedure overseen by the Danish Prison and Probation Service. Within the first 24 hours of arrival, the individual undergoes an interview with a prison officer. During this session, the detainee is provided with written information regarding the facility’s house rules, as well as their rights and obligations while in detention. The written materials cover the main rules applicable to individuals who are arrested and remanded in custody or serving a prison sentence. This information has been translated into sixteen different languages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The interview and the dissemination of the written information are typically carried out by a prison officer.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1400,199 +1665,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Information provision - Denmark</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C4E38416"/>
+    <w:nsid w:val="28B70CB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1696,51 +1994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="830AA696"/>
+    <w:nsid w:val="EF27621F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1844,51 +2142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A01BCC7C"/>
+    <w:nsid w:val="932A049F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1992,51 +2290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="22393DDA"/>
+    <w:nsid w:val="0CBCF701"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2140,51 +2438,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="02F1976B"/>
+    <w:nsid w:val="7758DA9D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="F1015DF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2301,50 +2747,53 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2425,55 +2874,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2021/1910" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/da/Ord-og-begreber/US/Asyl/Film-om-asylsagsbehandlingen/?anchor=6BF097C610824BAB8D0EF5264A7CC525&amp;callbackItem=67C7FF327B0A4D1EAB2BAB950B740FB7&amp;callbackAnchor=67C7FF327B0A4D1EAB2BAB950B740FB7" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8550" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8551" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8554" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8555" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8556" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8557" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8559" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8560" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8561" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8562" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8563" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2021/1910" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/da/Ord-og-begreber/US/Asyl/Film-om-asylsagsbehandlingen/?anchor=6BF097C610824BAB8D0EF5264A7CC525&amp;callbackItem=67C7FF327B0A4D1EAB2BAB950B740FB7&amp;callbackAnchor=67C7FF327B0A4D1EAB2BAB950B740FB7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>