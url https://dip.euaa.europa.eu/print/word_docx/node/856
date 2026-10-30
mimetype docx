--- v3 (2026-09-15)
+++ v4 (2026-10-30)
@@ -22,91 +22,103 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EMN has published the 2024 report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Finnish Immigration Service informed that the EMN report for 2024 was published. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the EMN report, the number of asylum applications fell by nearly half from 2023. A total of 2,948 asylum applications were lodged in 2024, compared to 5,372 in 2023. Somalia, Afghanistan and Iraq, which have traditionally been at the top of the statistics, were again the most common countries of origin for asylum seekers in 2024. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, the number of applications lodged by citizens of each of these countries decreased from the previous year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (20 May, 2025), [European Migration Network Annual Report 2024: People move to Finland mainly from Asia to work and study],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/en/-/european-migration-network-annual-report-2024-people-move-to-finland-mainly-from-asia-to-work-and-study</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.05.2025</w:t>
       </w:r>
@@ -141,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -251,51 +263,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -408,51 +420,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AEDF3E75"/>
+    <w:nsid w:val="BA24DDA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -681,51 +693,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/emn-has-published-2024-report" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/european-migration-network-annual-report-2024-people-move-to-finland-mainly-from-asia-to-work-and-study" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/emn-has-published-2024-report" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/european-migration-network-annual-report-2024-people-move-to-finland-mainly-from-asia-to-work-and-study" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>