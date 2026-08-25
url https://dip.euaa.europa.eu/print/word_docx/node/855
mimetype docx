--- v0 (2026-06-15)
+++ v1 (2026-08-25)
@@ -13,102 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR hosts job fair to support labour market integration of displaced and vulnerable communities in Romania zzzzzz</w:t>
+          <w:t xml:space="preserve">UNHCR hosts job fair to support labour market integration of displaced and vulnerable communities in Romania</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR Romania, in partnership with the Proiect Voiajor Association Jobs for Ukraine, is organizing a Job Fair on 30 May 2025 in Bucharest. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The event targets displaced persons as well as vulnerable members of the host community, aiming to facilitate their integration into the Romanian labour market by connecting them with local employers. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Over 10 companies from various sectors, including technology, services, trade, HoReCa, and FMCG, will participate, offering tailored job opportunities. Attendees will also have access to free career counselling sessions to support their professional development.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Organization for Migration (20 May, 2025), [Job Fair at the UNHCR Community Centre in Bucharest],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/ro/node/382</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="586533EA"/>
+    <w:nsid w:val="C1669F3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,51 +685,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/romania/unhcr-hosts-job-fair-support-labour-market-integration-displaced-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/ro/node/382" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>