--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Ministry of Interior publishes a clarifying note on the application of the Dublin III Regulation zzzzzz</w:t>
+          <w:t xml:space="preserve">The Ministry of Interior publishes a clarifying note on the application of the Dublin III Regulation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 21 May 2025, the Ministry of Interior of the Republic of Slovenia published a clarifying note on international protection - specifically on the application of the Dublin III Regulation. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The note emphasizes that transfers of applicants for international protection are carried out in accordance with applicable legislation and according to a precisely defined procedure. It furthermore emphasizes that "the concept of international protection, as defined in legal acts at EU level, guarantees the applicant the right to protection in a safe country, but not the possibility to choose the Member State which should examine his/her application and in which he/she wishes to avail himself/herself of this protection". </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It reports that Slovenia has handed over 17 applicants for international protection to other countries under the Dublin procedure this year (January-April 2025), 68 in 2024 and 13 in 2023. The note clarifies that such transfers are not deportations, but legal transfers to another EU Member State, which will process their application for international protection. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -73,56 +86,57 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The note furthermore confirms the factual trend by applicants of arbitrarily leaving Slovenia by applicants for international protection continues in 2025, with as many as 80 percent of them leaving the country for an average of 34 days. It notes that in these cases, the procedure is stopped.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ministry of the Interior | Ministrstvo za notranje zadeve (21 May, 2025), Pojasnilo o predajah prosilcev za mednarodno zaščito [Explanation of the transfer of applicants for international protection],</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId8" w:history="1">
+        <w:t xml:space="preserve">Ministry of the Interior and Public Administration | Ministrstvo za notranje zadeve in javno upravo (21 May, 2025), Pojasnilo o predajah prosilcev za mednarodno zaščito [Explanation of the transfer of applicants for international protection],</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.si/novice/2025-05-21-pojasnilo-o-predajah-prosilcev-za-mednarodno-zascito/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -153,52 +167,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -251,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D9A312BD"/>
+    <w:nsid w:val="E65A4CB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -660,55 +707,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/ministry-interior-publishes-clarifying-note-application-dublin-iii-regulation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/novice/2025-05-21-pojasnilo-o-predajah-prosilcev-za-mednarodno-zascito/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/ministry-interior-publishes-clarifying-note-application-dublin-iii-regulation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/novice/2025-05-21-pojasnilo-o-predajah-prosilcev-za-mednarodno-zascito/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>