--- v0 (2026-06-15)
+++ v1 (2026-08-26)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">CoE, UNHCR, FRA, and EGN organise roundtable on guardianship for unaccompanied children in Bulgaria zzzzzz</w:t>
+          <w:t xml:space="preserve">CoE, UNHCR, FRA, and EGN organise roundtable on guardianship for unaccompanied children in Bulgaria</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 21 May 2025, a roundtable titled "Effective Guardianship for Unaccompanied Asylum-Seeking and Refugee Children in Bulgaria: Ways Forward in the Context of the EU Pact on Migration and Asylum" was held in Sofia. The event was organized by the Council of Europe (CoE), UNHCR, the EU Agency for Fundamental Rights (FRA), and the European Guardianship Network (EGN). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The roundtable brought together Bulgarian authorities, international organizations, and civil society representatives to discuss sustainable, rights-based solutions for strengthening guardianship systems for unaccompanied children within the migration and asylum framework. Key contributions were made by the EUAA, the EU Fundamental Rights Agency (FRA), the European Guardianship Network, and national bodies including the State Agency for Child Protection and the National Commission on Combatting Trafficking in Human Beings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Council of Europe (21 May, 2025), [Council of Europe contributes to roundtable on guardianship for unaccompanied children in Bulgaria],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.coe.int/en/web/migration-and-refugees/-/council-of-europe-contributes-to-roundtable-on-guardianship-for-unaccompanied-children-in-bulgaria</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B82ADF18"/>
+    <w:nsid w:val="E95CECE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/coe-unhcr-fra-and-egn-organise-roundtable-guardianship-unaccompanied-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coe.int/en/web/migration-and-refugees/-/council-of-europe-contributes-to-roundtable-on-guardianship-for-unaccompanied-children-in-bulgaria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/coe-unhcr-fra-and-egn-organise-roundtable-guardianship-unaccompanied-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coe.int/en/web/migration-and-refugees/-/council-of-europe-contributes-to-roundtable-on-guardianship-for-unaccompanied-children-in-bulgaria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>