--- v0 (2026-06-16)
+++ v1 (2026-08-26)
@@ -13,102 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The SAR hosts EUAA presentation of tool for reception condition assessment zzzzzz</w:t>
+          <w:t xml:space="preserve">The SAR hosts EUAA presentation of tool for reception condition assessment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SAR held a meeting where the EUAA presented its new tool for assessing reception conditions. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The event included the participation of Ms. Mariana Tosheva, Chairperson of the SAR, as well as staff from the Registration and Reception Centers, and SAR personnel responsible for the quality of international protection procedures. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The tool enables national authorities to conduct self-assessments of reception conditions and facilitates the collection and sharing of operational data. This assessment mechanism will support SAR in evaluating its preparedness for the implementation of the Pact on Migration and Asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (21 May, 2025), АЕСОУ представи инструмент за оценка на условията по прием [AESOU presented a tool for assessing the conditions of admission],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/892</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="80F473F5"/>
+    <w:nsid w:val="CDD888B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,51 +685,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-hosts-euaa-presentation-tool-reception-condition-assessment" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/892" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>