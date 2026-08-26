--- v0 (2026-06-18)
+++ v1 (2026-08-26)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Estonian Parliament endorses EU Return Regulation proposal zzzzzz</w:t>
+          <w:t xml:space="preserve">Estonian Parliament endorses EU Return Regulation proposal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The European Union Affairs Committee of the Parliament of Estonia expressed support for the proposed new EU Return Regulation. Peeter Tali, Chairman of the Committee, highlighted Estonia's high enforcement rate of return decisions and emphasised that a more effective return system would strengthen European unity and act as a deterrent against irregular migration. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Janek Magi, Head of the Border Guard and Migration Policy Department; Ele Russak, Adviser to the same department; and Katarina Budrik, Adviser to the Department of EU and Foreign Relations at the Ministry of the Interior, presented an overview of the Government's positions on the proposed Regulation. The Committee unanimously approved these positions, in accordance with the opinion of the Parliament's Constitutional Committee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonian Parliament | Riigikogu (23 May, 2025), [The Riigikogu supports more effective return of third-country nationals illegally staying in the EU],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.riigikogu.ee/en/press-releases/european-union-affairs-committee-en/the-riigikogu-supports-more-effective-return-of-third-country-nationals-illegally-staying-in-the-eu/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7347C876"/>
+    <w:nsid w:val="F4FADB64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/estonia/estonian-parliament-endorses-eu-return-regulation-proposal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigikogu.ee/en/press-releases/european-union-affairs-committee-en/the-riigikogu-supports-more-effective-return-of-third-country-nationals-illegally-staying-in-the-eu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>