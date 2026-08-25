--- v0 (2026-06-15)
+++ v1 (2026-08-25)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Immigration Appeals Board decides to reject repeated application of an unaccompanied minor from Colombia zzzzzz</w:t>
+          <w:t xml:space="preserve">The Immigration Appeals Board decides to reject repeated application of an unaccompanied minor from Colombia</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Directorate of Immigration has confirmed the decision to reject a repeat application for international protection submitted by an unaccompanied minor from Colombia. This clarification follows public discussion surrounding the case and a ruling by the Immigration Appeals Board. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contrary to some claims, the minor's initial application for international protection was thoroughly assessed when he was in Iceland with his father and sisters.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Authorities evaluated his case in accordance with the Aliens Act, the Child Protection Act, and the UN Convention on the Rights of the Child. When the boy later applied again for protection as an unaccompanied minor, his circumstances had changed. However, the Directorate concluded that the changes were not significant enough to alter the original decision. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -82,54 +95,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The Directorate emphasizes that although the decision may be disappointing, fostering false hope can worsen the vulnerability of children in such situations once a final administrative decision has been made.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Directorate of Immigration | Útlendingastofnun (26 May, 2025), Í tilefni umræðu um úrskurð kærunefndar útlendingamála [On the occasion of the discussion on the decision of the Immigration Appeals Committee],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/s/utlendingastofnun/frett/i-tilefni-umraedu-um-urskurd-kaerunefndar-utlendingamala</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -160,52 +174,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications, Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -258,187 +272,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C0F64195"/>
+    <w:nsid w:val="B2D0BB41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -667,55 +714,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/immigration-appeals-board-decides-reject-repeated-application-unaccompanied" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/s/utlendingastofnun/frett/i-tilefni-umraedu-um-urskurd-kaerunefndar-utlendingamala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/immigration-appeals-board-decides-reject-repeated-application-unaccompanied" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/s/utlendingastofnun/frett/i-tilefni-umraedu-um-urskurd-kaerunefndar-utlendingamala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>