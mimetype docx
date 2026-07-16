--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -21,50 +21,61 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Restrictions on the right to submit an application extended zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">By Regulation of the Council of Ministers of 23 May 2025 (Journal of Laws of 2025, item 673), the restriction of the right to submit an application for international protection at the border with Belarus was extended for another 60 days (as of 26 May 2025). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">By exception, an application for international protection will be accepted by the Border Guard body from a foreigner who is: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1) an unaccompanied minor; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2) a pregnant woman;</w:t>
       </w:r>
@@ -96,71 +107,71 @@
         <w:rPr/>
         <w:t xml:space="preserve">If a foreigner who is covered by at least one of these exceptions were to engage in conduct that would require the use or application of direct coercion measures, the use of weapons or other weapons immediately after crossing or attempting to cross the border using violence and in cooperation with other persons, these exceptions will not be applied and the application for international protection will not be accepted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office for Foreigners | Urząd do Spraw Cudzoziemców (27 May, 2025), Przedłużenie ograniczenia prawa do złożenia wniosku o ochronę międzynarodową [Extension of the limitation of the right to apply for international protection],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.pl/web/udsc/ograniczenie-prawa-do-zlozenia-wniosku-o-ochrone-miedzynarodowa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office for Foreigners | Urząd do Spraw Cudzoziemców (26 May, 2025), Przedłużenie ograniczenia prawa do złożenia wniosku o ochronę międzynarodowa [Extension of the limitation of the right to apply for international protection],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.pl/web/udsc/ograniczenie-prawa-do-zlozenia-wniosku-o-ochrone-miedzynarodowa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.05.2025</w:t>
       </w:r>
     </w:p>
@@ -194,52 +205,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -292,51 +303,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -428,51 +439,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1770D679"/>
+    <w:nsid w:val="92E9A011"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -701,51 +712,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/restrictions-right-submit-application-extended" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc/ograniczenie-prawa-do-zlozenia-wniosku-o-ochrone-miedzynarodowa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/restrictions-right-submit-application-extended" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc/ograniczenie-prawa-do-zlozenia-wniosku-o-ochrone-miedzynarodowa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>