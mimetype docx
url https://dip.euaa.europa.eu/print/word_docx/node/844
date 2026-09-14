--- v1 (2026-07-16)
+++ v2 (2026-09-14)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Restrictions on the right to submit an application extended zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Restrictions on the right to submit an application extended</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">By Regulation of the Council of Ministers of 23 May 2025 (Journal of Laws of 2025, item 673), the restriction of the right to submit an application for international protection at the border with Belarus was extended for another 60 days (as of 26 May 2025). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">By exception, an application for international protection will be accepted by the Border Guard body from a foreigner who is: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1) an unaccompanied minor; </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -107,74 +97,76 @@
         <w:rPr/>
         <w:t xml:space="preserve">If a foreigner who is covered by at least one of these exceptions were to engage in conduct that would require the use or application of direct coercion measures, the use of weapons or other weapons immediately after crossing or attempting to cross the border using violence and in cooperation with other persons, these exceptions will not be applied and the application for international protection will not be accepted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office for Foreigners | Urząd do Spraw Cudzoziemców (27 May, 2025), Przedłużenie ograniczenia prawa do złożenia wniosku o ochronę międzynarodową [Extension of the limitation of the right to apply for international protection],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.pl/web/udsc/ograniczenie-prawa-do-zlozenia-wniosku-o-ochrone-miedzynarodowa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office for Foreigners | Urząd do Spraw Cudzoziemców (26 May, 2025), Przedłużenie ograniczenia prawa do złożenia wniosku o ochronę międzynarodowa [Extension of the limitation of the right to apply for international protection],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.pl/web/udsc/ograniczenie-prawa-do-zlozenia-wniosku-o-ochrone-miedzynarodowa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -205,52 +197,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -303,187 +295,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="92E9A011"/>
+    <w:nsid w:val="56A4E485"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -712,55 +737,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/restrictions-right-submit-application-extended" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc/ograniczenie-prawa-do-zlozenia-wniosku-o-ochrone-miedzynarodowa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/restrictions-right-submit-application-extended" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc/ograniczenie-prawa-do-zlozenia-wniosku-o-ochrone-miedzynarodowa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>