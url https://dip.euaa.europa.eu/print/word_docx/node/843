--- v0 (2026-06-15)
+++ v1 (2026-08-25)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The SAR and Bulgarian Red Cross sign a cooperation agreement in support of asylum applicants and beneficiaries zzzzzz</w:t>
+          <w:t xml:space="preserve">The SAR and Bulgarian Red Cross sign a cooperation agreement in support of asylum applicants and beneficiaries</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 27 May 2025, the State Agency for Refugees and the Bulgarian Red Cross signed a Cooperation Agreement, reaffirming their longstanding partnership in supporting applicants for and beneficiaries of international protection in Bulgaria. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The agreement, signed in the context of the new EU Pact on Migration and Asylum, aims to improve coordination in delivering timely and effective humanitarian and social support. It outlines cooperation in key areas such as humanitarian aid, psychosocial support, the promotion of social integration, the provision of health information, and joint actions in response to migration-related emergencies or crises.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (27 May, 2025), ДАБ и БЧК подписаха Споразумение за сътрудничество в подкрепа на търсещите закрила в България [SAR and BRC signed a Cooperation Agreement in support of asylum seekers in Bulgaria],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/893</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6C79E1D8"/>
+    <w:nsid w:val="FF67BBCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-and-bulgarian-red-cross-sign-cooperation-agreement-support-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/893" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>