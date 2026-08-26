--- v0 (2026-06-17)
+++ v1 (2026-08-26)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">IOM and Caritas Sofia host therapeutic circus performance for unaccompanied minors at RRC Sofia - Ovcha Kupel zzzzzz</w:t>
+          <w:t xml:space="preserve">IOM and Caritas Sofia host therapeutic circus performance for unaccompanied minors at RRC Sofia - Ovcha Kupel</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Flying Seagull Project, a UK-based charity, performed a lively circus show for unaccompanied minors in the IOM-managed Safe Zone at the Registration and Reception Centre (RRC) Sofia Ovcha Kupel. Organised by Caritas Sofia, the event featured clowns, music, acrobatics, and interactive fun, giving children the opportunity to laugh, play, and try circus tricks themselves. The troupe will bring their performance also to the Safe Zone at RRC Sofia - Voenna Rampa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Safe Zones are managed under the project "Support for Unaccompanied Minors Accommodated in Safe Zones", funded by Bulgaria's National Programme under the Asylum, Migration and Integration Fund (AMIF) 2021/2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Organization for Migration (27 May, 2025), [The Flying Seagull Project Brings Joy to Children in the Safe Zone at RRC Sofia - Ovcha Kupel],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bulgaria.iom.int/news/spreading-smiles-flying-seagull-project-brings-joy-children-safe-zone-rrc-sofia-ovcha-kupel</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DEB8612D"/>
+    <w:nsid w:val="44A28E3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/iom-and-caritas-sofia-host-therapeutic-circus-performance-unaccompanied" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bulgaria.iom.int/news/spreading-smiles-flying-seagull-project-brings-joy-children-safe-zone-rrc-sofia-ovcha-kupel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>