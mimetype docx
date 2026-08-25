--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Estonian Refugee Council relaunches mental health hotline for Ukrainians across 21 European countries zzzzzz</w:t>
+          <w:t xml:space="preserve">Estonian Refugee Council relaunches mental health hotline for Ukrainians across 21 European countries</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Estonian Refugee Council has relaunched a free, confidential mental health hotline providing psychosocial support to Ukrainians living in Ukraine or displaced across 21 European countries. The programme is implemented in cooperation with the Ukrainian National Psychological Association and funded by the Estonian Centre for International Development (ESTDEV).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The hotline is staffed by qualified psychologists and psychiatrists trained in crisis response, offering culturally appropriate assistance to help individuals cope with trauma and recover. For complex cases, callers can be referred to Estonian Refugee Council case managers for additional support, including financial aid for specialized services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonian Refugee Council | Eesti Pagulasabi (28 May, 2025), [Estonian Refugee Council's Hotline Offers Mental Health Support to Ukrainians in 21 European Countries],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pagulasabi.ee/en/estonian-refugee-councils-hotline-offers-mental-health-support-ukrainians-21-european-countries</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FD51A9BE"/>
+    <w:nsid w:val="2CF35DFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/estonia/estonian-refugee-council-relaunches-mental-health-hotline-ukrainians-across-21" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pagulasabi.ee/en/estonian-refugee-councils-hotline-offers-mental-health-support-ukrainians-21-european-countries" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>