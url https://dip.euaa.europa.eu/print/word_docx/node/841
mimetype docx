--- v1 (2026-08-25)
+++ v2 (2026-08-25)
@@ -401,51 +401,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2CF35DFA"/>
+    <w:nsid w:val="3044BB30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>