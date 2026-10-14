--- v1 (2026-08-29)
+++ v2 (2026-10-14)
@@ -7,134 +7,344 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Denmark</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dublin procedure - Denmark</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8389" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8390" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8391" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8392" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8394" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8395" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8396" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview for determining the Member State responsible</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8397" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Notification of the transfer decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8398" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Remedies</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8399" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transfer arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8400" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for minors in the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure - Denmark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 23/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Denmark is bound by the Dublin III Regulation and enforces its provisions directly under the national legislation Chapter 5a, Section 29 a. of the Aliens Act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aliens Consolidated Act, Law no. 1009 of 02/09/2024 | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekendtgørelse af udlændingeloven, LBK nr 1009 af 02/09/2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Entity responsible for the Dublin procedure (the application of the criteria and mechanisms for determining the Member State responsible):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin Unit, 2nd Asylum Division – Center for Asylum, Danish Immigration Service | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Dublin-enheden, 2. Asylkontor Center for Asyl, Udlændingestyrelsen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Place in the institutional framework:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Centralised. The Dublin Unit is within the 2nd Asylum Division of the Danish Immigration Service.</w:t>
       </w:r>
@@ -409,277 +619,277 @@
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> by case officers of the 2nd and 3rd Asylum Division. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> by case officers of the 2nd and 3rd Asylum Division. Dublin Unit is a part of 2nd Asylum Division.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Police | Politiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (non-applicants in the Dublin procedure) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> by case officers of the 2nd and 3rd Asylum Division.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Danish Immigration Service | Dublin-enheden, Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> by case officers of the 2nd and 3rd Asylum Division.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Danish Immigration Service | Dublin-enheden, Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> usually by the 2nd Asylum Division, including the Dublin Unit </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -702,241 +912,241 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Danish Immigration Service | Dublin-enheden, Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Return Agency | Hjemrejsestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Return Agency | Hjemrejsestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompanying/escorting applicants during a Dublin transfer when necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Return Agency | Hjemrejsestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Police | Politiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Return Agency | Hjemrejsestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Refugee Appeals Board | Flygtningenævnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -971,51 +1181,51 @@
         <w:t xml:space="preserve">For specific groups such as unaccompanied minors, the Danish Immigration Service provides both general and tailored information that addresses their unique needs of the applicants within the asylum procedure including age and maturity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Return Agency informs the applicant of practicalities of the transfer after the deadline for appeal is expired or the appeal itself is concluded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When a person has been notified of the decision of transfer to another Member State pursuant to the Dublin Regulation, the person concerned has the right to appeal the transfer decision. The person concerned is entitled to free legal representation by the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Danish Refugee Council (DRC)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> during the appeal process. DRC is authorised upon request of the applicant to act on his/her behalf when the person completes the appeal form/questionnaire. The Danish Immigration Service will then forward the case to DRC, who will schedule a meeting with a legal advisor and the applicant and prepare the appeal. The applicant can also choose representation by a lawyer in the appeal case. In such cases the applicants must pay the costs themselves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview for determining the Member State responsible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1044,51 +1254,51 @@
         <w:t xml:space="preserve"> Case officers of the 2nd and 3rd Asylum Divisions of the Danish Immigration Service conduct the initial interview with the applicant. A translator, speaking the language preferred by the applicant, is also present during the interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Notification of the transfer decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After the applicant’s initial interview (so called information and motive interview), the Danish Immigration Service will decide if Denmark is responsible for examining the asylum application or if a request for take back or take charge will be sent to another Member State.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Typically, the applicant is informed </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">immediately after the initial interview, if a request will be sent to another Member State</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. However, if further information is required about the applicant, this decision may be communicated at a later stage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Immigration Service also assess whether an application should be processed in a designated safe country outside the EU such as the USA or Canada, particularly if the applicant previously stayed in such a country and travelled directly to Denmark from there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case of a transfer, the decision is issued shortly after an acceptance of transfer is received from another Member State, normally within a week or two. Applicants are as a main rule notified of the transfer decision orally by the Danish Immigration Service and in presence of an interpreter. In case the applicant has a legal representative, the decision is forwarded to the representative in writing.</w:t>
@@ -1126,51 +1336,51 @@
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Competent authority/court</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refugee Appeals Board | Flygtningenævnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deadline for review/appeal</w:t>
             </w:r>
           </w:p>
@@ -1350,52 +1560,52 @@
         <w:t xml:space="preserve">The function of a personal representative in Denmark is carried out by the Danish Red Cross, which provides structured training and ongoing professional support to the representatives. This includes, participation in a series of mandatory internal courses, and each representative is assigned a mentor who provides guidance during the initial phase. Through this, the representatives are equipped to support unaccompanied minors throughout the entire asylum process, including in matters related to the Dublin procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection of potential family reunification cases:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Unaccompanied and separated children are informed of the possibility to trace family members through the Danish Immigration Service or through the Red Cross Tracing Program during the interview. The Danish Dublin Unit considers Article 16 of the Dublin III Regulation a binding provision. Therefore, reunification of family members including children, siblings or parents is applied whenever the criteria are fulfilled.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no specific rules for early detection of potential family reunification cases. However, DIS is obligated to inform unaccompanied minors about the possibility of initiating a search for missing family members based on the Danish Aliens Act Section 56 a (10).</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId15"/>
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1460,51 +1670,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Denmark</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1627,51 +1837,203 @@
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="AB926498"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1750,51 +2112,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/1009" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/om-os/organisation/2-asylkontor/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://politi.dk/en/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hjemst.dk/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asyl.drc.ngo/en/for-asylum-seekers/dublin-and-admissibility-cases/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nyidanmark.dk/pl-PL/You-are-waiting-for-an-answer/Asylum/Processing-of-an-asylum-case" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8389" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8392" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8394" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8395" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8396" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8397" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8398" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8399" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8400" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/1009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/om-os/organisation/2-asylkontor/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://politi.dk/en/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hjemst.dk/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asyl.drc.ngo/en/for-asylum-seekers/dublin-and-admissibility-cases/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nyidanmark.dk/pl-PL/You-are-waiting-for-an-answer/Asylum/Processing-of-an-asylum-case" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>