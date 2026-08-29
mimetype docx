--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -58,85 +58,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Denmark is bound by the Dublin III Regulation and enforces its provisions directly under the national legislation Chapter 5a, Section 29 a. of the Aliens Act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aliens Consolidated Act, Law no. 1009 of 02/09/2024 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekendtgørelse af udlændingeloven, LBK nr 1009 af 02/09/2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Entity responsible for the Dublin procedure (the application of the criteria and mechanisms for determining the Member State responsible):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin Unit, 2nd Asylum Division – Center for Asylum, Danish Immigration Service | </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Dublin-enheden, 2. Asylkontor Center for Asyl, Udlændingestyrelsen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Place in the institutional framework:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Centralised. The Dublin Unit is within the 2nd Asylum Division of the Danish Immigration Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -410,269 +412,278 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> by case officers of the 2nd and 3rd Asylum Division. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> by case officers of the 2nd and 3rd Asylum Division. Dublin Unit is a part of 2nd Asylum Division.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Police | Politiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (non-applicants in the Dublin procedure) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> by case officers of the 2nd and 3rd Asylum Division.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Danish Immigration Service | Dublin-enheden, Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> by case officers of the 2nd and 3rd Asylum Division.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Danish Immigration Service | Dublin-enheden, Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> usually by the 2nd Asylum Division, including the Dublin Unit </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision</w:t>
             </w:r>
           </w:p>
@@ -694,235 +705,242 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Danish Immigration Service | Dublin-enheden, Udlændingestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Return Agency | Hjemrejsestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Return Agency | Hjemrejsestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompanying/escorting applicants during a Dublin transfer when necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Return Agency | Hjemrejsestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Police | Politiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Return Agency | Hjemrejsestyrelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danish Refugee Appeals Board | Flygtningenævnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Immigration Service is responsible for providing information about the Dublin procedure. Information about Dublin procedure is provided in multiple formats, including a video, written leaflet, and oral explanations before, during and after the initial interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -956,51 +974,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Return Agency informs the applicant of practicalities of the transfer after the deadline for appeal is expired or the appeal itself is concluded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When a person has been notified of the decision of transfer to another Member State pursuant to the Dublin Regulation, the person concerned has the right to appeal the transfer decision. The person concerned is entitled to free legal representation by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Danish Refugee Council (DRC)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> during the appeal process. DRC is authorised upon request of the applicant to act on his/her behalf when the person completes the appeal form/questionnaire. The Danish Immigration Service will then forward the case to DRC, who will schedule a meeting with a legal advisor and the applicant and prepare the appeal. The applicant can also choose representation by a lawyer in the appeal case. In such cases the applicants must pay the costs themselves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview for determining the Member State responsible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -1028,51 +1047,52 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Notification of the transfer decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After the applicant’s initial interview (so called information and motive interview), the Danish Immigration Service will decide if Denmark is responsible for examining the asylum application or if a request for take back or take charge will be sent to another Member State.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Typically, the applicant is informed </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">immediately after the initial interview, if a request will be sent to another Member State</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. However, if further information is required about the applicant, this decision may be communicated at a later stage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Immigration Service also assess whether an application should be processed in a designated safe country outside the EU such as the USA or Canada, particularly if the applicant previously stayed in such a country and travelled directly to Denmark from there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case of a transfer, the decision is issued shortly after an acceptance of transfer is received from another Member State, normally within a week or two. Applicants are as a main rule notified of the transfer decision orally by the Danish Immigration Service and in presence of an interpreter. In case the applicant has a legal representative, the decision is forwarded to the representative in writing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1109,51 +1129,52 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Competent authority/court</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refugee Appeals Board | Flygtningenævnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deadline for review/appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -1427,178 +1448,211 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Denmark</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
@@ -1700,51 +1754,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/1009" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/om-os/organisation/2-asylkontor/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://politi.dk/en/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hjemst.dk/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asyl.drc.ngo/en/for-asylum-seekers/dublin-and-admissibility-cases/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nyidanmark.dk/pl-PL/You-are-waiting-for-an-answer/Asylum/Processing-of-an-asylum-case" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>