--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -21,91 +21,102 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">New voluntary return program for Syrian nationals zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Cypriot Deputy Ministry of Migration and International Protection presented a new voluntary return program for Syrian nationals on 29 May 2025 through a press conference at the Press and Information Office in Nicosia, Cyprus. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The program is available only for Syrian families who arrived in Cyprus by 31/12/2024. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The program envisages the possibility for the husband/father to remain in Cyprus with a special work permit for 2 years (renewable for 1 year), allowing him to support his family financially, while the wife and children return to Syria with the financial support of 2,000 to help them resettle. Each child will receive the amount of 1,000.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου (29 May, 2025), [New Voluntary Return Program for Syrian Nationals],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/All/01131EA50EA162BAC2258C99002932E9?OpenDocument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.05.2025</w:t>
       </w:r>
     </w:p>
@@ -139,52 +150,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,51 +248,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +384,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B4E392D9"/>
+    <w:nsid w:val="33532C9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,51 +657,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/new-voluntary-return-program-syrian-nationals" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/All/01131EA50EA162BAC2258C99002932E9?OpenDocument" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/new-voluntary-return-program-syrian-nationals" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/All/01131EA50EA162BAC2258C99002932E9?OpenDocument" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>