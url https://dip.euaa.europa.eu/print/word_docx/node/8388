--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -46,263 +46,272 @@
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Iceland is not bound by the recast Reception Conditions Directive, the recast Asylum Procedures Directive but applies the Dublin III Regulation. Provisions related to detention are stipulated under the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Articles 13, 30, 109, 115 and 116 of the Foreign Nationals Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Relevant provisions from the Pact:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Procedures Regulation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> entered into force on 11 June 2024 and will enter into application as of 12 June 2026. – see Recitals 15, 33, 63, 69, Articles 4, 6, 10, 18, 29, 30, 53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum and Migration Management Regulation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> entered into force on 11 June 2024 and will enter into application on 12 June 2026 - see Recitals 65, and Section V. - Articles 44, 45.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception Conditions Directive</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> entered into force on 11 June 2024 and will enter into application as of 12 June 2026. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Return Border Procedure Regulation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> entered into force on 11 June 2024 and will enter into application as of 12 June 2026 – see Recitals 9, 11 and Articles 5 and 6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">The Regulation on Crises and Force Majeure entered into force on 11 June 2024 and will enter into application as of 12 June 2026 – Recitals 8, 48, and Article 11(10).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Screening Regulation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> entered into force on 11 June 2024 and will enter into application as of 12 June 2026 – Recitals 11, 27 and Article 2(12), Article 8(7), Article 10(2a). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Iceland is not bound by the recast Reception Conditions Directive and the recast Asylum Procedures Directive. National legislation includes the following provisions related to detention:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 109, Detention. Foreign Nationals Act | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">105. gr. Þvingunarúrræði til að tryggja framkvæmd ákvörðunar. Lög um útlendinga.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 115, Arrest and detention. Foreign Nationals Act | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">115. gr. Handtaka og gæsluvarðhald. Lög um útlendinga.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 116, Penal provisions. Foreign Nationals | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act 116. gr. Refsiákvæði. Lög um útlendinga.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
@@ -370,51 +379,52 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Detention decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lögreglan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -466,301 +476,307 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Directorate of Immigration | </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Útlendingastofnun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interpretation services in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Directorate of Immigration | </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Útlendingastofnun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to the procedure and provision of asylum information in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Directorate of Immigration | </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Útlendingastofnun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Detention for the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Directorate of Immigration | </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Útlendingastofnun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Processing of asylum applications of applicants who are in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Directorate of Immigration | </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Útlendingastofnun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal assistance and representation in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Directorate of Immigration | </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Útlendingastofnun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
@@ -768,72 +784,74 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Review of detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lögreglan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (First review)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">District Courts | </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héraðsdómur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  (Onward review)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -852,119 +870,122 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds for detention in national law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">A. Detention in the context of identification or verification of identity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Foreign Nationals Act specifies that a foreigner may be arrested and taken into custody if s/he refuses to disclose his/her indent or provides false information. (</w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 115, para 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) and Article 105, paragraph 4, sub-paragraph 2. In practice, the authorities typically require a foreigner to report before resorting to detention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention is applied in conjunction with other grounds for detention, such as non-compliance with reporting obligations, where it is considered necessary to secure enforcement of the decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">B. Detention to determine elements on which the application for international protection is based, in particular where there is a risk of absconding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Foreign Nationals Act (Articles 105 and 115</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) provides for detention if there is a risk that a foreign national may abscond and thus hinder the determination of elements relevant to an international protection application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The police issue the detention order, and detention must always be a measure of last resort, used only when less coercive measures, such as reporting obligations or designated residence, are insufficient. The risk of absconding is assessed case by case, considering factors such as lack of identity documents, past non-compliance, contradictory statements, or behaviour indicating intent to evade procedures. Judicial review is guaranteed. In practice, detention on this ground is rare, with alternatives preferred whenever possible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">C. Detention in the context of a procedure to decide on the applicant’s right to enter the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 106 of the Foreign Nationals Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, foreign nationals may be refused entry or deported from the country upon arrival or within 7 days, for the following reasons:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If they do not follow passport, visa or entry requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1088,126 +1109,129 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A decision must be made within 7 days, and a temporary refusal may be applied during that time. The decision is final and cannot be appealed. If the foreigner claims refugee or stateless status, the case will be reviewed by the Directorate of Immigration. A foreigner may be expelled even after the 7-day limit, but the case may be processed within 9 months. Foreigners with a valid residence permit cannot be deported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">D. Detention in the context of a return procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under the Foreign Nationals Act, detention may be ordered for the purpose of enforcing a deportation or removal decision when there is a risk that the foreign national will evade or obstruct the execution of the decision (</w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 115, Article 105, para 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the law, if a foreign national, including an applicant for international protection, is subject to a return decision (e.g. after refusal of international protection or revocation of a permit), detention may be imposed if there are objective grounds to believe the person will not comply voluntarily. Detention is lawful only if necessary and proportionate, and it must be shown that no less severe measures (like reporting or residing at a specific address under Article 114) would be sufficient. In line with the Return Directive, Icelandic law requires an individual assessment to verify that the application for protection is not being used solely to delay or frustrate removal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The police always assess whether there is a likelihood that an individual will attempt to evade the enforcement of a decision, considering, among other things, the factors listed in Article 105, paragraph 3. As a rule, less severe measures are applied first, such as requiring the person to report regularly or to reside at a specified location. In exceptional cases, pre-trial detention is requested immediately if it is considered necessary and there are overriding indications that a less severe measure will not achieve the intended purpose. In cases where detention is applied, emphasis is placed on ensuring that it lasts for the shortest possible time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">E. Detention in the context of national security and public order</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 115(c)-(d) of the Foreign Nationals Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> specifies that a foreigner may be arrested and taken into custody if the foreigner is considered a threat to national security in the opinion of the police and the intention is to be deported. In this case according to Article 26, para 2, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">the police shall, if necessary, assess the circumstances and condition of the applicant and may call upon the assistance of appropriate experts to assess whether the applicant may be a danger to himself/herself or others.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">F. Detention for the purpose of a Dublin transfer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Iceland is associated with the Dublin III Regulation through its participation in the Schengen/Dublin system. Similar provisions included in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Foreign Nationals Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 115 provides for detention where necessary to secure enforcement of a deportation order or transfer under the Dublin Regulation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1538,222 +1562,227 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In practice, Iceland does not maintain a dedicated immigration detention facility, so third-country nationals are not typically held in detention under standard procedures requiring detailed detention information. However, applicants for international protection have access to comprehensive information about the asylum process and related procedures through various official government websites.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Foreign Nationals Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, specifies that any third-country national, including applicants for international protection who are subject to detention, is guaranteed the right to free legal assistance and representation throughout all stages of the asylum procedure. According to Article 13, if detention is requested under Article 115, or if a detention order is brought before a court pursuant to Articles 109, 110, or 114, a judge is required to appoint a lawyer to represent the foreign national. This right also extends to appeals against decisions on refusal of entry, expulsion, or revocation of residence permits, except in specific cases of appeals at first instance, outlined under Chapter III.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Furthermore, Article 30 provides that applicants for international protection have the right to a legal representative with expertise in asylum matters for the entire procedure, including while in detention and during any appeals procedure. The State Treasury covers the costs of this legal aid, although the foreign national may later be required to reimburse these costs partially or fully.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Length of detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">national legislation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> does not specify timeframes for detention. Article 115, provides that a foreign national, including an applicant for international protection, may only be detained by a court order and for as short a time as possible, given the purpose of the detention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, according to Article 105, paragraph 3, when coercive measures are applied (for example, detention to enforce deportation or refusal of entry) the initial detention order cannot exceed two weeks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the foreign national does not leave the country voluntarily within this period and there is a reasonable risk that they will otherwise hinder removal, the detention may be extended for up to two weeks at a time, but no more than twice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In practice, it is very rare to request an extension of detention, i.e., to have it last longer than two weeks. Detention usually ranges from 7 to 10 days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Judicial review of detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 114 of the Foreign Nationals Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the district courts decide on detention. That decision may be appealed to the Court of Appeal | Landsréttur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Foreign nationals must be clearly informed of their right to request a court review of whether the conditions for the reporting or residence requirement are met and whether there are valid grounds for enforcing it. This ensures proportionality and safeguards the individual’s legal rights during removal procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specific conditions relating to detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Conditions of detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In practice, Iceland does not operate any dedicated </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">administrative detention facility</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> or a pre-removal centre. When detention is inevitable, individuals may:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">be held in secure police facilities temporarily, under separate conditions from criminal suspects when possible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">be held in special units within prisons (if no other option exists), but they must be kept separate from convicted prisoners under conditions respecting their non-criminal status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no dedicated border detention facilities. Arrivals at the airport border crossing points who are refused entry are usually kept in short-term holding areas until return flights can be arranged. According to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Global Detention Project</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, there is no data available for detainees. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention of applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislative overview</w:t>
@@ -1888,199 +1917,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Detention - Iceland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B99FB70C"/>
+    <w:nsid w:val="08898473"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2184,51 +2246,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BCF90182"/>
+    <w:nsid w:val="20797057"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2332,51 +2394,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EFF4CE73"/>
+    <w:nsid w:val="7BDBD7FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2480,51 +2542,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7E376264"/>
+    <w:nsid w:val="4A9EB332"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2628,51 +2690,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B13CD160"/>
+    <w:nsid w:val="91831923"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2917,51 +2979,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stjornartidindi.is/Advert.aspx?RecordID=e315909d-0f49-48ec-a26b-5c43e9e67974" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202401348" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202401351" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202401346" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202401349" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=OJ:L_202401352" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.logreglan.is/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/en/o/directorate-of-immigration/about-directorate" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heradsdomstolar.is/heradsdomstolar/reykjavik/um-domstolinn/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/lagas/nuna/2016080.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globaldetentionproject.org/countries/europe/iceland#detention-centres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globaldetentionproject.org/countries/europe/iceland#statistics-data" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>