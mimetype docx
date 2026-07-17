--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -223,51 +223,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -359,51 +359,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4ECB4F4F"/>
+    <w:nsid w:val="220F0FE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>