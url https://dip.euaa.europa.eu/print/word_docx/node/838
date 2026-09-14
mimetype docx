--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Changes to the Aliens Act apply immediately 1 June and impact asylum applicants immediately after entry zzzzzz</w:t>
+          <w:t xml:space="preserve">Changes to the Aliens Act apply immediately 1 June and impact asylum applicants immediately after entry</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Finnish Immigration Service informed that amendments which will enter into force on 1 June to the Aliens Act will apply immediately to all asylum applicants: the asylum protocol which was usually reviewed during the interview, will be reviewed at a later stage by the officer, thus saving time and speed up the process applicants will not be allowed to travel back to their country as this will be perceived as not being in need of protection an applicant can only receive a travel document entitling travel to the home country for a particularly weighty reason.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (30 May, 2025), [ Amendments to the Aliens Act from 1 June – impacts on customers receiving international protection],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/-/ulkomaalaislakiin-muutoksia-1.6.-alkaen-vaikutuksia-kansainvalisen-suojelun-asiakkaisiin?languageId=en_US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="220F0FE7"/>
+    <w:nsid w:val="9AAA2F80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/838" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/ulkomaalaislakiin-muutoksia-1.6.-alkaen-vaikutuksia-kansainvalisen-suojelun-asiakkaisiin?languageId=en_US" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/838" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/ulkomaalaislakiin-muutoksia-1.6.-alkaen-vaikutuksia-kansainvalisen-suojelun-asiakkaisiin?languageId=en_US" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>