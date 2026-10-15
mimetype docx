--- v1 (2026-07-17)
+++ v2 (2026-10-15)
@@ -34,194 +34,210 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - Belgium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 9/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Belgium is bound by the recast Reception Conditions Directive and has transposed its provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law of 21 November 2017 amending the Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law of 15 December 1980 on the entry, residence, settlement and removal of foreign nationals | Loi du 15 décembre 1980 sur l’accès au territoire, le séjour, l’établissement et l’éloignement des étrangers, </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act </w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Royal Decree of 8 October 1981 on the entry, residence, settlement and removal of foreign nationals | Arrêté royal du 8 octobre 1981 sur l'accès au territoire, le séjour, l'établissement et l'éloignement des étrangers, </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Decree</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law of 12 January 2007 on the reception of asylum applicants and certain other categories of foreigners | Loi du 12 janvier 2007 sur l'accueil des demandeurs d'asile et de certaines autres catégories d'étrangers, </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Royal Decree of 16 April 2024 on the granting of material assistance to applicants for international protection receiving professional income and other categories of income | Arrêté royal du 16 avril 2024 relatif à l'octroi de l'aide matérielle aux demandeurs de protection internationale bénéficiant de revenus professionnels et autres catégories de revenus, </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Royal Decree on material reception conditions for employed applicants</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Royal Decree of 9 April 2007 determining manifestly unnecessary medical assistance and care which is not provided to the recipient of the reception and the daily medical assistance and care provided to the recipient of the reception | Arrêté royal du 9 avril 2007 déterminant l'aide et les soins médicaux manifestement non nécessaires qui ne sont pas assurés au bénéficiaire de l'accueil et l'aide et les soins médicaux relevant de la vie quotidienne qui sont assurés au bénéficiaire de l’accueil, </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Royal Decree on medical assistance for beneficiaries of reception</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Royal Decree of 25 April 2007 determining the modalities for assessing the individual situation of the beneficiary of reception | Arrêté royal du 25 avril 2007 déterminant les modalités de l'évaluation de la situation individuelle du bénéficiaire de l'accueil, </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Royal Decree on the assessment of reception needs</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Royal Decree of 9 April 2007 determining the regime and operating rules applicable to orientation and observation centres for unaccompanied foreign minors | Arrêté royal du 9 Avril 2007 déterminant le régime et les règles de fonctionnement applicables aux centres d'observation et d'orientation pour les mineurs étrangers non accompagnés, </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Royal Decree on OOC</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Royal Decree of 2 September 2018 determining the regime and operating rules for reception facilities and the modalities for room supervision | Arrêté royal du 2 septembre 2018 déterminant le régime et les règles de fonctionnement applicables aux structures d'accueil et les modalités de contrôle des chambres, </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Royal Decree on reception facillities</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -528,51 +544,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants who do not receive direct access to the reception network are informed by immigration authorities of the need to register in one of Fedasil’s waiting lists. They can be invited to receive a place on a later date, in which case they are asked to present themselves at the Arrival Centre. Applicants who receive direct access to the reception network are asked to present themselves at the Arrival Centre, where Fedasil will allocated them to a reception place. Applicants are transferred to the reception part of the Arrival Centre or another reception centre in the first phase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fedasil provides the bus or train ticket and the itinerary to the allocated reception facility and applicants must reach the accommodation on their own with public transport within 1 day – otherwise their place is lost and they must start the procedure again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are entitled to material reception until they are granted a legal stay for more than 3 months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> was amended in 2024 on the effects of a negative decision. Article 6(1) of the Reception Act explicitly states that the person must leave the reception facility within 30 days of the notification of the final negative decision on the application for international protection. Prior to this, the applicant would be expected to leave reception “until the deadline on the order to leave the territory is expired and there is no possibility for suspensive appeal”. Thus, the law now provides a shorter and clearer timeframe when reception ends. The modification of the law legalises open return places and Dublin places, justifying these designations and the specific pathway for residents within the reception network.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, based on Article 7 of the Reception Act, Fedasil may prolong the provision of material reception in the case of a negative decision when: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1856,51 +1873,52 @@
               <w:t xml:space="preserve">As of 20 August 2025: </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Overall, 4.476 places  </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4,560 places managed by CPAS  </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">622 places managed by partner organisations.  </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Click </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> for the current number of available places by type of reception, under the heading “Le réseau d'accueil”. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Location of the centres within the country </w:t>
             </w:r>
           </w:p>
@@ -2521,51 +2539,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calculation and amount </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The amount of daily allowance is fixed by legislation (</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royal Decree of 1 April 2007 on daily allowance, as foreseen by Article 62(2bis) of the Programme-Law of 19 July 2001</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">) and it is calculated per person. The amount is paid to the entitled person or to the designated head of the family. The amount of the daily allowance can be increased with a fixed amount when the beneficiary of reception undertakes community services in the reception centre. Fedasil or its partner is responsible for the organisation of these types of community services. Each reception centre defines in advance this fixed amount depending on the types of service and this list must be approved by Fedasil (Reception Act, Article 34). During the COVID-19 pandemic, Fedasil introduced a new measure offering daily expenses (meal vouchers system) when asylum seekers voluntarily left the reception network when they had a possibility to stay in an accommodation outside of the reception network. This measure is still applicable, given the saturation of the network. This scheme applies to applicants for international protection with a pending procedure, who have been staying in a collective reception centre for at least one month and who have the possibility of staying elsewhere. They can receive meal vouchers every two weeks until the end of their right to material aid or until their reintegration into the reception network. The scheme also applies to residents who obtain a residence permit for more than three months (international protection, regularisation, or family reunification). Instead of staying in a Local Reception Initiative during the transition period of two months, they can receive meal vouchers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants granted allowance </w:t>
             </w:r>
           </w:p>
@@ -2756,51 +2775,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Provision of legal assistance on the reception conditions available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reception Act, Article 33 clarifies that Fedasil or its partner organisation is responsible to guarantee effective access to first- and second-line legal aid, as described under </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second instance determination</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, including legal assistance on the reception conditions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">House rules </w:t>
             </w:r>
           </w:p>
@@ -3340,51 +3360,52 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">requisitorium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> must in principle be returned to the issuing centre for payment. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asylum applicants who live outside of the reception centre: </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> According to information provided by Belgium to the </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMN Ad Hoc Query 2025.1: Provision of healthcare services for applications for international protection</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, before seeking medical assistance, applicants outside of the reception network must first submit an application to Fedasil. The applicant (or their doctor) must submit an application to the Fedasil Medical Costs Units via an online platform, a few days before the visit to the doctor, hospital, or pharmacist. Fedasil will assess whether the costs will be reimbursed. If the Agency agrees to cover the medical expenses, the applicant will receive a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">requisitorium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (i.e. a commitment from Fedasil for payment). With this </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">requisitorium</w:t>
@@ -3431,63 +3452,65 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ticket moderateur, remgeld</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">), which is usually expected from other residents in Belgium, as a contribution to the costs of the intervention.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants outside of the reception network who needs urgent medical assistance can also go to Refugee Medical Point in Brussels. Established in 2023, the Refugee Medical Point is funded by Fedasil and managed by the Belgian Red Cross (Croix Rouge de Belgique). The Refugee Medical Point is a front-line service that aims to provide low-threshold access to basic health care to all people in vulnerable situations. Beneficiaries have access to primary medical and psychological consultations, nursing care and administrative and social support related to health. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unaccompanied minors are entitled to compulsory Belgian health insurance after having attended school for at least 3 consecutive months (primary or secondary education) or being exempted from compulsory education by an accredited body. The guardian will register the minor for the health insurance. Unaccompanied minors can now register for the health insurance even before a guardian has been appointed. Proof that the unaccompanied minor is covered by the Guardianship Service and is awaiting the appointment of a guardian is sufficient to establish eligibility for health insurance. Certain groups of beneficiaries of reception services are entitled to register with a health insurance fund/CAAMI during their procedure: as an employee or self-employed person; as a student in higher education; as an unaccompanied minor under certain conditions’. Information leaflet from Medimmigrant. Click </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (in EN, FR, and NL) and </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (in FR and NL) for more information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Education for minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -3609,75 +3632,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practical barriers in accessing education: Children are not enrolled in school while residing in the Observation and Orientation Center (OOC). They do receive lessons from the staff in the reception centre, but these staff members are usually not trained for this and do not follow the official educational objectives. Discussions with the federated entities (Communities) (who are responsible for education) are currently ongoing to structurally embed education in the OOC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Unaccompanied minors – transition into adulthood:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> According to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EMN Ad-hoc query on transition to adulthood</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Belgium has no national strategy that supports the transition into adulthood specifically for unaccompanied minors. The regional departments of the Flemish and French communities which are competent for youth care have developed strategies (</w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">FR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">/</w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) to enhance a more progressive transition by ensuring continuity of support after unaccompanied minors reach the age of majority.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a structured reception pathway for unaccompanied minors consisting of three stages/phases in which they are gradually guided to become more independent. Fedasil is currently working on the implementation of a strategy supporting the transition which aims to extend this ‘stages approach’ to the 18-21 age group. They offer continuing support, also based on the degree of autonomy, in their transition to adulthood. The project aims to support young people aged 18 to 21 in their search for employment, pursuit of further education or transition to adult care.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All unaccompanied minors staying in Belgium have access to material reception conditions until the age of 18, when this right is no longer guaranteed, depending on the residence procedure. Unaccompanied minors who applied for asylum but do not have yet a decision will move to a reception facility for adults when turning 18. Their guardian is then no longer responsible for them. Once they obtain a positive decision, they must leave the reception facility within 2 months. Social aid can be provided by the Public Centres for Social Welfare (CPAS/OCMW) if needed, e.g. financial support.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3815,75 +3841,78 @@
         <w:rPr/>
         <w:t xml:space="preserve">During the COVID-19 pandemic, Fedasil introduced a new measure offering daily expenses (meal vouchers system) when asylum seekers voluntarily left the reception network when they had a possibility to stay in an accommodation outside of the reception network. This measure is still applicable, given the saturation of the network. This scheme applies to applicants for international protection with a pending procedure, who have been staying in a collective reception centre for at least one month and who have the possibility of staying elsewhere. They can receive meal vouchers every two weeks until the end of their right to material aid or until their reintegration into the reception network. The scheme also applies to residents who obtain a residence permit for more than three months (international protection, regularisation, or family reunification). Instead of staying in a Local Reception Initiative during the transition period of two months, they can receive meal vouchers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception Act, Article 35/1 clarifies that applicants with gainful employment are obliged to contribute to the costs of the material reception conditions. Applicants remain under the duty to report about their financial situation and eventual income also after registration and they are under the duty to report any relevant changes later on as well. Fedasil in the arrival centre, and later Fedasil or its partner organisations in the assigned accommodation, inform those registered within the reception system about this specific duty, as well as about the right to access the labour market after 4 months, and applicants are requested to report monthly about their financial situation. This reporting forms the basis for calculating their contribution. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Royal Decree of 12 January 2011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> detailed the modalities of contribution, however it was scarcely implemented. In May 2024, a new </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Royal Decree</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> which details the groups of residents and modalities of contribution to the reception costs was adopted. It establishes structural cooperation between Fedasil and social security to exchange information. As a result of this obligation, an amendment to Article 35/1 and a new Article 35/3 </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">were introduced</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in the Reception Act. Article 35/3 refers to what data can be collected to monitor the employment income of people accommodated in a collective or individual reception structure, and the manner in which data can be collected and processed. Specific reference is made to the retention period by each specific type of data.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following groups of residents are required to contribute:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -3949,51 +3978,52 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sufficient means test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception Act, Article 35/2 underlines that an applicant with sufficient financial resources is not entitled to material reception conditions, with the exception of medical care. Sufficient means are defined as equal to or above the minimum social welfare allowance (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">revenu d'intégration sociale</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">): EUR 858.97 per month (EUR 10,307.64/year) for a person cohabiting with their partner, EUR 1,288.46 per month (15,461.52/year) for a single person and EUR 1,741.29 per month (18,454.82/year) for a person responsible for a family. (</w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">amounts valid as of 1 May 2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are under the duty to report about their financial situation and eventual income at the moment of registration. However, when registering, the Immigration Office does not systematically ask questions relevant to the applicants’ financial sources. Fedasil does not have the means to verify it either.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fedasil also has the possibility to withdraw material reception conditions when a resident finds gainful employment or other categories of revenue and comply cumulatively with two conditions (Royal Decree on material reception conditions for employed applicants, Article 9):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -4394,199 +4424,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Belgium</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3539C0DA"/>
+    <w:nsid w:val="7443FF40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4690,51 +4753,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5DE210DA"/>
+    <w:nsid w:val="8DA1FAB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4838,51 +4901,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3DD48874"/>
+    <w:nsid w:val="D9065A90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4986,51 +5049,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5368F6DA"/>
+    <w:nsid w:val="255F9999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5134,51 +5197,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="D3A6BD15"/>
+    <w:nsid w:val="3DF14A7F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5423,51 +5486,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/cgi_loi/change_lg.pl?language=fr&amp;la=F&amp;cn=2017112117&amp;table_name=loi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/loi/1980/12/15/1980121550/justel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/arrete/1981/10/08/1981001949/justel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/loi/2007/01/12/2007002066/justel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/cgi/article_body.pl?language=fr&amp;caller=summary&amp;pub_date=24-06-19&amp;numac=2024006083" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/arrete/2007/04/09/2007002076/justel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/arrete/2007/04/09/2007002074/justel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/arrete/2018/09/02/2018014042/justel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/cgi_loi/article.pl?language=fr&amp;lg_txt=f&amp;cn_search=2024031430" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedasil.be/fr/statistics" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ejustice.just.fgov.be/eli/arrete/2007/04/01/2007002062/moniteur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/countries/belgium/second-instance-determination-belgium" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="ttps://emnbelgium.be/sites/default/files/publications/2025.1%20-%20Provision%20of%20healthcare%20services%20for%20applicants%20for%20international%20protection%20-%20Compilation%20of%20answers.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medimmigrant.be/IMG/pdf/medimmigrant-5834-eng.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medimmigrant.be/spip.php?article59" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/system/files/2022-05/202176_transition_to_adulthood.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidealajeunesse.cfwb.be/index.php?eID=tx_nawsecuredl&amp;u=0&amp;g=0&amp;hash=2e87243f647a44ce6af844d02e44c00a5b4d89c8&amp;file=fileadmin/sites/ajss/upload/ajss_super_editor/DGAJ/Documents/AJ-code-web-040918.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jeugdhulp.be/sites/default/files/documents/actieplan_jongvolwassenen_aangepast_20170511_goedgekeurd.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/cgi_loi/article.pl?language=fr&amp;arch=001&amp;lg_txt=fr&amp;type=&amp;sort=&amp;numac_search=2011011039&amp;cn_search=2011011203&amp;caller=eli&amp;&amp;view_numac=2011011203fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/cgi_loi/article.pl?language=fr&amp;lg_txt=f&amp;cn_search=2024041609#LNK0004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/cgi_loi/article.pl?language=fr&amp;lg_txt=f&amp;cn_search=2024052533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpas-molenbeek.be/fr/aides-financieres-et-medicales/aides-financieres/aide-sociale-equivalente" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>