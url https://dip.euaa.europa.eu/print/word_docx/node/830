--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -230,51 +230,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +366,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1278CD74"/>
+    <w:nsid w:val="3227CC71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>