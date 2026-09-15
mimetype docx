--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Project on exchanging knowledge between Norwegian and Greek appeals authorities concludes zzzzzz</w:t>
+          <w:t xml:space="preserve">Project on exchanging knowledge between Norwegian and Greek appeals authorities concludes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An initiative to strengthen relations between Norway (donor country) and Greece in the field of asylum was completed in June 2025. The initiative, "Actions of Bilateral Interest of the Appeals Authority", was funded by the Financial Mechanism of the European Economic Area (EEA) for the period 2014-2021, within the framework of the Operational Program "39 - Bilateral Relations Fund". </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specifically, networking and the exchange and transfer of knowledge, technology, experiences and best practices were achieved between the appeals authority and the Norwegian partner Utlendingsnemnda (UNE) with corresponding services in Europe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (2 June, 2025), Ολοκλήρωση της Πράξης με τίτλο: «Δράσεις Διμερούς Ενδιαφέροντος της Αρχής Προσφυγών» [The completion of the action titled: "Bilateral Interest Activities of the Refugee Authority."],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/oloklirosi-tis-praxis-me-titlo-draseis-dimeroys-endiaferontos-tis-archis-prosfygon/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Second instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3227CC71"/>
+    <w:nsid w:val="1C5ECCB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/project-exchanging-knowledge-between-norwegian-and-greek-appeals-authorities" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/oloklirosi-tis-praxis-me-titlo-draseis-dimeroys-endiaferontos-tis-archis-prosfygon/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/project-exchanging-knowledge-between-norwegian-and-greek-appeals-authorities" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/oloklirosi-tis-praxis-me-titlo-draseis-dimeroys-endiaferontos-tis-archis-prosfygon/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>