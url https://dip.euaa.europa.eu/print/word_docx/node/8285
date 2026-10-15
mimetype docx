--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -7,123 +7,523 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Belgium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection - Belgium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...28 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8263" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8264" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8265" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8266" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8267" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Renewal and withdrawal of international protection and national forms of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8268" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Refugee status </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8269" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Subsidiary protection status</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8270" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National forms of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8271" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8272" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8273" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information on the content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8274" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Residence permits</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8275" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Travel documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8276" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Freedom of movement</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8277" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to employment and employment-related education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8278" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8279" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to procedures for recognition of qualifications and validation of skills</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8280" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Social security and social assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8281" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8282" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8283" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to integration measures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8284" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Family reunification for beneficiaries of international protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Forms of protection - Belgium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 3/10/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Belgium is bound by the recast Qualification Directive (Qualification Regulation) and has transposed its provisions through:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi modifiant la loi du 15 décembre 1980 sur l'accès au territoire, le séjour, l'établissement et l'éloignement des étrangers, la loi du 12 janvier 2007 sur l'accueil des demandeurs d'asile et de certaines autres catégories d'étrangers et la loi du 8 juillet 1976 organique des centres publics d'action sociale(1)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi modifiant la loi du 15 décembre 1980 sur l'accès au territoire, le séjour, l'établissement et l'éloignement des étrangers en vue d'une meilleure prise en compte des menaces contre la société et la sécurité nationale dans les demandes de protection internationale</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi modifiant la loi du 15 décembre 1980 sur l'accès au territoire, le séjour, l'établissement et l'éloignement des étrangers et la loi du 12 janvier 2007 sur l'accueil des demandeurs d'asile et de certaines autres catégories d'étrangers</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -155,91 +555,93 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Refugee status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneva Convention and </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliens Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Article 48/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Subsidiary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliens Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Article 48/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary protection</w:t>
             </w:r>
           </w:p>
@@ -302,75 +704,75 @@
               <w:t xml:space="preserve">Authorisation to stay for medical reasons:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Aliens Act, Article 9ter. (Not a form of protection in the strict sense, but a certain link with ECHR, Article 3). This authorises the stay in Belgium for applicants whose illness is such that a return to the country of origin would represent a real threat to their life or a risk of inhuman or degrading treatment when no appropriate treatment exists in the country of origin or in the country they reside. The foreign national must send all useful and most recent pieces of information regarding their health situation and the accessibility and availability of adequate treatment in the country of origin or the country he lives in. To lodge the application, the foreign national must notify the intention to apply for medical regularisation to the Immigration office (IO). A person granted leave to stay due to medical reasons, will receive a one-year residence permit (or 2 years in certain cases), extendable if the conditions that lead to its grant continue to exist. Five years after the date of the introduction of the medical regularisation procedure, the person who was granted with a leave to stay due to medical reasons receives a permanent residence card. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Authorisation to stay as durable solution for unaccompanied minors:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Aliens Act, Articles 61/14-61/25. This special residence procedure for unaccompanied foreign minors, known as the Best Interest Procedure, is based on the United Nation Convention on the Rights of the Child (UNCRC) and is characterized by the search for a durable solution for each minor according to his or her best interests. The law determines 3 types of durable solution: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">family reunification with the parents in the country where they are legally entitled to stay;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">a return to the country of origin with guarantees on adequate reception and protection, either by the parents or other adults, or by public authorities or non-governmental organisations;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">a residence permit in Belgium.   </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">To determine the durable solution, the following topics will be investigated: reasons for migration; family network; life in Belgium and life in the country of origin; socio-economic conditions in the country of origin; schooling; integration; contacts maintained with the family network or with relatives; etc. The minor’s position, his or her life plan and vision for the future will also be assessed. Factors such as age, maturity, gender, education level, cultural background, sexual orientation, mental and physical health and loyalty are also considered.  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The aim is to provide a stable and secure environment for the child in which his or her fundamental rights are respected and guaranteed. This secure environment must also allow for the educational and personal development of the minor into a balanced and independent adult.  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -433,468 +835,473 @@
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Refugee status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office of the Commissioner General for Refugees and Stateless Persons (CGRS)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | Commissariat Général aux Réfugiés et aux Apatrides (CGRA) | Commissariaat-generaal voor de vluchtelingen en de staatlozen (CGVS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Subsidiary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office of the Commissioner General for Refugees and Stateless Persons (CGRS)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | Commissariat Général aux Réfugiés et aux Apatrides (CGRA) | Commissariaat-generaal voor de vluchtelingen en de staatlozen (CGVS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Office (IBZ)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | Office des étrangers | Dienst Vreemdelingenzaken</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National forms of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Office (IBZ)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | Office des étrangers | Dienst Vreemdelingenzaken</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Renewal and withdrawal of international protection and national forms of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee status </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal provisions relating to review, renewal and withdrawal of refugee status: In accordance with the Aliens Act, refugee status can be reviewed and renewed under Article 57/6/7 and it can be withdrawn under Articles 55/3 or 55/3/1 and Article 49(2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Length of the first and subsequent residence permits:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 49:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First: 5 years, electronic A card valid for 5 years from the moment of the final decision granting refugee status.</w:t>
-      </w:r>
-[...166 lines deleted...]
-        <w:t xml:space="preserve">The CGRS may revoke the refugee status, when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">the person was convicted by a final judgement for a particularly serious offense; the person constitutes a danger for the society;</w:t>
+        <w:t xml:space="preserve">Subsequent: unlimited, electronic B card</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">The CGRS revokes the refugee status when:</w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review of the status:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> A systematic review of all decisions on the recognition of international protection does not take place. The CGRS may review the status on its own initiative when new elements or facts arise (Aliens Act, Article 57/6/7). The CGRS notifies the person concerned about the review, the new elements that triggered the process and the possible outcomes of the examination (cessation or revocation). Free legal aid is provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renewal of the status:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> After the first 5 years from the moment of application for an international protection, the residence permit can be renewed and an electronic B card can be granted, unless the CGRS would decide in the meantime on the cessation or revocation of the status according to Aliens Act, Article 55/3 or 55/3/1, or in case the applicant decided to renounce to the protection status. Moreover, the Immigration Office can formally request the CGRS to decide on the cessation or revocation of the international protection status. In that case, the electronic B card will not be granted but the electronic A card will be renewed pending a final decision on the cessation or revocation. Free legal is provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Withdrawal of the status:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> The Immigration Office can formally request the CGRS to decide on the cessation or revocation of the international protection status.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Immigration Office – International Protection Follow-Up Unit (or the competent Minister or State Secretary) may request the CGRS to decide on the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cessation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> of the refugee status during the timeframe of the temporary residence permit - 5 years (Aliens Act, Article 49(2)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Immigration Office (or the competent Minister or State Secretary) may request the CGRS to decide on the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">revocation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> of the refugee status during 10 years counting from the lodging of the application of international protection in two cases. Firstly, when the person should have been excluded from refugee status based on articles 1D,1E or 1F of the Geneva Convention or who were instigators of or participated in any way in the crimes and acts listed under article 1F of the Geneva Convention. Secondly, when the person was granted international protection based on misrepresentation or omission of facts or on false or forged documents which were decisive for the granting of the international protection status or when the personal conduct demonstrates afterwards that he or she does not fear persecution (Aliens Act, Article 49(2)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Immigration Office (or the competent Minister or State Secretary) may request the CGRS to decide on the revocation of the refugee status without time limit in two cases. Firstly, when the person – having been convicted by a final judgement of a particularly serious crime, constitutes a danger to the society. Secondly, when there are reasonable grounds to consider the person a danger to national security (Aliens Act, Article 49(2)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The CGRS has 60 working days to decide on the request (not binding time-limit).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Aliens Act, Article 49(2) underlines that the fact that the CGRS received new elements susceptible to trigger revocation or cessation in itself does not lead to the re-examination of the international protection status. This should be expressly requested.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The CGRS protection officer receives guidance and support from the CGRS Legal Department, which has a reference person of status end.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Aliens Law, Article 57/6/7(2) notes that as a main rule, the CGRS invites the person for an interview to present the arguments in favour of maintaining the status.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">However, it notes that in case of an eventual cessation, the person is either offered a personal interview or the possibility to put forward the arguments in written.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the personal interview or the possibility to submit arguments in written might be omitted, when the review is based on a request from the Immigration Office (or the competent Minister or State Secretary) as the person should have been excluded from refugee status based on articles 1D, 1E or 1F of the Geneva Convention or who were instigators of or participated in any way in the crimes and acts listed under article 1F of the Geneva convention when the person was convicted by a final judgement for a particularly serious offense, the person constitutes a danger for the society or when there are reasonable grounds to consider the person a danger to national security.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">At the level of implementation regulation, the Royal Decree on the CGRS procedure, Article 35/2 notes that the CGRS is not obliged to invite the person for an interview, but it may organise one or request the person to submit the reasons for maintaining international protection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grounds for withdrawal of the status:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The CGRS may revoke the refugee status, when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The person should have been excluded from refugee status based on articles 1D,1E or 1F of the Geneva Convention or who were instigators of or participated in any way in the crimes and acts listed under article 1F of the Geneva Convention.</w:t>
+        <w:t xml:space="preserve">the person was convicted by a final judgement for a particularly serious offense; the person constitutes a danger for the society;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The person was recognised as refugee based on facts that were altered or concealed, due to false declarations, false or falsified documents, which were decisive for the recognition of the refugee status;</w:t>
+        <w:t xml:space="preserve">there are reasonable grounds to consider the person a danger to national security.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The CGRS revokes the refugee status when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">The person should have been excluded from refugee status based on articles 1D,1E or 1F of the Geneva Convention or who were instigators of or participated in any way in the crimes and acts listed under article 1F of the Geneva Convention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The person was recognised as refugee based on facts that were altered or concealed, due to false declarations, false or falsified documents, which were decisive for the recognition of the refugee status;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">The person subsequently behaves in a manner which demonstrates an absence of fear of persecution (for example, travel to the country of origin or contact with the authorities of the country of origin).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of the withdrawal of the status:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision on cessation or revocation ends the international protection status, but it is not automatically accompanied by a return decision, and it does also not automatically end the residence rights.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">While the CGRS decides on ending the protection status, the Immigration Office decides separately on the residence rights. If the Immigration Office end the residence rights, it can also decide separately again on issuing an order to leave the territory. The decision to end the status is done on an individual basis, case-by-case, also for family members. The CGRS only examines whether a refugee might still qualify for subsidiary protection, before ending the status, but it will not examine the conditions for any other forms of possible stay.</w:t>
@@ -966,223 +1373,224 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal provisions relating to review, renewal and withdrawal of refugee status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> In accordance with the Aliens Act, Subsidiary Protection can be reviewed and renewed under Article 57/6/7, and it can be withdrawn under Article 49/2 and Articles 55/3 or 55/3/1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Length of the first and subsequent residence permits:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 49/2:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First: 1 year (electronic A card)</w:t>
-      </w:r>
-[...137 lines deleted...]
-        <w:t xml:space="preserve">The CGRS revokes subsidiary protection, when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Subsequent: 2+2 years (electronic A card)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Unlimited: after 5 years (electronic B card)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A recipient of subsidiary protection will receive a 1-year residence permit, extendable and renewable if the subsidiary protection status has not been ceased or revoked or the applicant did not renounce to the protection status.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review of the status:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> A systematic review of all decisions on the recognition of international protection does not take place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renewal of the status:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> For the first 5 years, the electronic A card, is being renewed automatically. After the first 5 years an electronic B card can be granted unless the CGRS would decide in the meantime on the cessation or revocation of the status according to Aliens Act, Article 55/5 or 55/5/1, or in case the applicant decided to renounce to the protection status. Moreover, the Immigration Office can formally request the CGRS to decide on the cessation or revocation of the international protection status. In that case, the electronic B card will not be granted but the electronic A card will be renewed pending a final decision on the cessation or revocation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Withdrawal of the status:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> The Immigration Office can formally request the CGRS to decide on the cessation or revocation of the international protection status.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Immigration Office – International Protection Follow-Up Unit (or the competent Minister or State Secretary) may request the CGRS to decide on the cessation of the subsidiary protection status during the timeframe of the temporary residence permit - 5 years (Aliens Act, Article 49/2(2)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Immigration Office (or the competent Minister or State Secretary) may request the CGRS to decide on the revocation of the subsidiary protection status for 10 years counting from the lodging of the application of international protection in two cases. Firstly, when the person has committed one or more crimes outside the scope of article 55/4 (1) which would be punishable by imprisonment had they been committed in Belgium and if the person left his or her country of origin solely to avoid sanctions resulting from those crimes. Secondly, when the person was granted international protection based on misrepresentation or omission of facts or on false or forged documents which were decisive for the granting of the international protection status, or when the personal conduct demonstrates afterwards that he or she does not face a real risk of suffering serious harm (Aliens Law, Article 49/2(4) read in conjunction with Article 55/5/1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Immigration Office (or the competent Minister or State Secretary) may request the CGRS to decide on the revocation of the subsidiary protection status without time limit when the person should have been excluded from subsidiary protection status where there are serious reasons for considering that the person committed a crime against peace, a war crime or a crime against humanity, as defined in the international instruments drawn up to make provision in respect of such crimes; has committed a serious crime; has been guilty of acts contrary to the purposes and principles of the United Nations as set out in the Preamble and Articles 1 and 2 of the Charter of the United Nations or constitutes a danger to the society or national security (Aliens Law, Article 49/2(4)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The CGRS has 60 working days to decide on the request (not binding time-limit).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Aliens Act, Article 49/2(4) underlines that the fact that the CGRS received new elements susceptible to trigger revocation or cessation in itself does not lead to the re-examination of the international protection status. This should be expressly requested.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The approach and procedural steps are similar to that of refugees. The possibilities to access free legal aid during the procedures are similar to that of procedures cessation or revocation of refugee status.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grounds for withdrawal of the status:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Aliens Act, Article 55/5/1 notes that the CGRS may revoke subsidiary protection, when the beneficiary committed one or more crimes outside of the scope of exclusion in the country of origin, which would be punishable by prison in Belgium, and the person left the country of origin to avoid punishment for these acts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The CGRS revokes subsidiary protection, when:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">The person should have been excluded from subsidiary protection, as the person committed a crime against peace, war crime or crime against humanity; was found to be guilty for acts contrary to the purposes and principles of the UN; committed a serious crime; or the persons constitutes a danger to the society or national security.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person was recognised as refugee based on facts that were altered or concealed, due to false declarations, false or falsified documents, which were decisive for the recognition of the refugee status; or the person subsequently behaves in a manner which demonstrates an absence of fear of persecution (for example, travel to the country of origin or contact with the authorities of the country of origin).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of the withdrawal of the status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Similar to that of refugees.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1309,204 +1717,213 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal provisions detailing the content of protection are the following: </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aliens Law, Article 49(1) – residence permit for refugees, Aliens Law, Article 49(2) – residence permit for beneficiaries of subsidiary protection.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministerial decree of 15 September 2017 amending the ministerial decree of 19 April 2014 concerning the issuance of passports | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Arrêté ministériel du 17 septembre 2017 modifiant l'arrêté ministériel du 19 avril 2014 concernant la délivrance de passeports</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Royal Decree of 2 September 2018 implementing the law of 9 May 2018 relating to the employment of foreign nationals in a special residence situation | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Arrêté royal du 2 septembre 2018 portant exécution de la loi du 9 mai 2018 relative à l'occupation de ressortissants étrangers se trouvant dans une situation particulière de séjour</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of protection receive information on their rights and obligations when granted refugee status or subsidiary protection. This information is provided through brochures that explain the rights and responsibilities associated with their status. The brochures for r</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ecognised refugees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">those granted subsidiary protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> include information such as residing and working in Belgium, family reunification, the duty to cooperate, the right to travel, the risk of losing refugee status upon returning to the country of origin and procedures for obtaining travel documents. This information is provided by CGRS and is referenced in the notification letter sent to beneficiaries. The brochures are available on the CGRS website, and staff at reception centres and lawyers also provide this information during the asylum procedure and in reception centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of protection receive information about integration activities during their asylum procedure and in reception centres. The timing and content of integration-related information may vary. For example, in Flanders, integration courses are available only after positive recognition, while in Wallonia, they can begin during the procedure. Basic information about integration, such as employment, education and other services, is provided during the stay at reception centres. This information is also available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Fedasil website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Information is typically provided by reception centre staff, and integration-related activities may also be organised in reception facilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information about employment is provided during the asylum procedure and in reception centres. While there is no specific set time for when this information is provided, beneficiaries are usually informed early due to the ability to start working after 4 months of their asylum application. The information covers when individuals are allowed to work, the necessary requirements and relevant organisations that can assist with employment. This information is provided by reception centre staff and is also available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Fedasil website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of protection receive information about education during their asylum procedure and in reception centres. For minors, school enrolment is arranged as quickly as possible. For adults, early information about language courses is provided to ensure prompt enrolment. Additional information on other educational opportunities may be provided based on the individual’s needs or requests. This information is provided by reception centre staff and is also available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Fedasil website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information about healthcare is provided to beneficiaries during their stay in the reception centre. Upon arrival at the Fedasil arrival centre, beneficiaries receive an information leaflet about medical services. This information is then further elaborated during their stay in the reception centre. The medical service and other healthcare-related details are explained by the reception centre staff and are also available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Fedasil website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information on how to obtain a residence permit is provided by reception centre staff upon arrival at the centre. This includes an explanation of the asylum procedure, necessary steps, required documents and available legal support. More detailed information can be obtained through a lawyer. This information is also available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Fedasil website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Residence permits</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -1569,242 +1986,242 @@
         <w:t xml:space="preserve">unlimited</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, electronic B card, unless the CGRS would decide cessation or revocation of the status according to Aliens Law, Article 55/3 or 55/3/1, or in case the applicant decided to renounce to her/his protection status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Long term</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> residence status, upon fulfilling following conditions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">having stayed legally and continuously in Belgium for five years immediately prior to the submission of the relevant application (half of the time between lodging an asylum application and the issuance of residence permit is taken into consideration, or the whole period is counted, if it exceeds 18 months); The identity of the recognised refugee must be established on the basis of the recognition certificate by the CGRS. (While a person with subsidiary protection status must prove his identity on the basis of a valid passport - see hereunder).</w:t>
-      </w:r>
-[...77 lines deleted...]
-        <w:t xml:space="preserve">Length of first and subsequent residence permits:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">First: 1-year, electronic A card.</w:t>
+        <w:t xml:space="preserve">possess stable and regular resources which are sufficient to maintain themselves and the members of the family, without recourse to the social assistance system of the Member State concerned. For 2025 the required amount was set at 1.038 euro per month, plus 346 euro per dependent person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Subsequent: 2 times, 2 years. Renewed automatically unless the status has been ceased or revoked or the applicant renounced the status. Renewal of the residence card must be demanded at the commune between the 45 and 30 days before its expiration date.</w:t>
+        <w:t xml:space="preserve">sickness insurance in respect of all risks normally covered in Belgium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Immigration Office has 5 months to take a decision on a request for long-term residence permit. In the absence of a decision after 5 months, or upon receiving a positive decision, applicants will be included in the civil register and receive an electronic L-card with a validity of 10 years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Procedure for delivering the residence permit (including timelines):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Once a beneficiary receives their positive decision by post on the outcome of their asylum application, they must request a residence permit, an A card, from the municipality of the region in which they are residing in. To apply, they must present the certificate of the CGRS (applicants receive this approximately after 1 month from the notification of the positive decision), and a recent standard photo taken within the previous six months. Additionally, they must pay a fee of 20 euros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beneficiaries of subsidiary protection:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authority responsible for delivering the residence permit:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Following a positive decision by the CGRS granting subsidiary protection status, the municipalities are then responsible to issue the residence permit to the beneficiary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Length of first and subsequent residence permits:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Unlimited: electronic B card, after 5 years from the lodging of the application, unless the CGRS would decide cessation or revocation of the status according to Article 55/5 or 55/5/1 of the Aliens Act or the applicant renounced to the status.</w:t>
+        <w:t xml:space="preserve">First: 1-year, electronic A card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Long term residence status, upon fulfilling of following conditions:</w:t>
+        <w:t xml:space="preserve">Subsequent: 2 times, 2 years. Renewed automatically unless the status has been ceased or revoked or the applicant renounced the status. Renewal of the residence card must be demanded at the commune between the 45 and 30 days before its expiration date.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">having stayed legally and continuously within Belgium for five years immediately prior to the submission of the relevant application (half of the time between lodging an asylum application and the issuance of resident permit is taken into consideration, or the whole period, if this exceeds 18 months). The person with subsidiary protection status must prove his identity on the basis of a valid passport;</w:t>
+        <w:t xml:space="preserve">Unlimited: electronic B card, after 5 years from the lodging of the application, unless the CGRS would decide cessation or revocation of the status according to Article 55/5 or 55/5/1 of the Aliens Act or the applicant renounced to the status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">possess stable and regular resources which are sufficient to maintain themselves and the members of the family, without recourse to the social assistance system of the Member State concerned. For 2025 the required amount is set at 1,038 euro per month, plus 346 euro per dependent person.</w:t>
+        <w:t xml:space="preserve">Long term residence status, upon fulfilling of following conditions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sickness insurance in respect of all risks normally covered in Belgium.</w:t>
+        <w:t xml:space="preserve">having stayed legally and continuously within Belgium for five years immediately prior to the submission of the relevant application (half of the time between lodging an asylum application and the issuance of resident permit is taken into consideration, or the whole period, if this exceeds 18 months). The person with subsidiary protection status must prove his identity on the basis of a valid passport;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Not belonging to category that is excluded (foreign student, applicant international protection, applicant and beneficiary temporary protection)</w:t>
+        <w:t xml:space="preserve">possess stable and regular resources which are sufficient to maintain themselves and the members of the family, without recourse to the social assistance system of the Member State concerned. For 2025 the required amount is set at 1,038 euro per month, plus 346 euro per dependent person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">sickness insurance in respect of all risks normally covered in Belgium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not belonging to category that is excluded (foreign student, applicant international protection, applicant and beneficiary temporary protection)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">not posing a danger to public order or national security.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Immigration Office has 5 months to take a decision on a request for long-term residence permit. In the absence of a decision in five months, or upon receiving a positive decision, applicants will be included in the civil register and receive an electronic L-card with a validity of 10‌ years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedure for delivering the residence permit (including timelines):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Once a beneficiary receives their positive decision by post on the outcome of their asylum application, they must request a residence permit, an A card, from the municipality of the region in which they are residing in. To apply, they must present the certificate of the CGRS (applicants receive this approximately after 1 month from the notification of the positive decision), and a recent standard photo taken within the previous six months. Additionally, they must pay a fee of 20 euros.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2034,66 +2451,68 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional support provided to adults for education, including access to grants and loans:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Language courses, preparatory programs, and guidance are available to facilitate the transition to education.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures for recognition of qualifications and validation of skills</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The recognition system includes level recognition (recognition of the level of study, but not the field) and specific recognition (recognition of the specific field of study). There is a specific track for medical and paramedical professions. The procedure is different for the Flemish and for the French speaking community, and there is also a different procedure for the German-speaking community. In Brussels, there is the choice between the French or the Flemish procedure. The detailed description of the procedures can be found </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on the mydiploma.be website. Beneficiaries of international protection are exempted from paying the costs of the procedure. There are also several alternatives for skills recognition for those without diploma – these can be found on the mydiploma.be website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Social security and social assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -2374,326 +2793,326 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eligible family members:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Four categories of persons may join a refugee in Belgium:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a spouse or registered partner including same-sex partners. Both partners must be over the age of 21. The spouse or partner must come and live with the beneficiary in Belgium. Polygamous marriages are excluded, only one of the wives can join the beneficiary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">minor child (below age of 18) of the sponsor or of the spouse.</w:t>
-      </w:r>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">In case the application for family reunification is not done within this six-month timeframe, or if the family ties or relationship did not exist in the country of origin the general conditions for family reunification need to be met: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The sponsor must have an accommodation suitable for the size of the family;</w:t>
+        <w:t xml:space="preserve">a dependent, unmarried child aged 18 or older with a disability.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The sponsor must have healthcare insurance, covering the sponsor and the family members;</w:t>
-[...115 lines deleted...]
-        <w:t xml:space="preserve"> Three categories of persons may join a beneficiary of subsidiary protection in Belgium:</w:t>
+        <w:t xml:space="preserve">the parents of an unaccompanied minor benefiting from refugee status. In this case, the proof of sufficient, stable and regular means of subsistence, adequate housing and health insurance are not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conditions for family reunification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> If the application for family reunification is introduced in 6 months following the decision granting refugee status and if the family ties precede the entry of the foreigner, family members of a third country national who were granted refugee status do not have to prove the requirements concerning the accommodation, the healthcare insurance and financial resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In case the application for family reunification is not done within this six-month timeframe, or if the family ties or relationship did not exist in the country of origin the general conditions for family reunification need to be met: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">a spouse or registered partner including same-sex partners. Both partners must be over the age of 21. The spouse or partner must come and live with the beneficiary in Belgium. Polygamous marriages are excluded, only one of the wives can join the beneficiary.</w:t>
+        <w:t xml:space="preserve">The sponsor must have an accommodation suitable for the size of the family;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">minor child (below age of 18) of the sponsor or of the spouse.</w:t>
+        <w:t xml:space="preserve">The sponsor must have healthcare insurance, covering the sponsor and the family members;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">a dependent, unmarried child aged 18 or older with a disability.</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> A two-year waiting period applies, before they can launch the procedure. Then, the general conditions of family reunification need to be met:</w:t>
+        <w:t xml:space="preserve">The sponsor must have sufficient, stable and regular means of subsistence, to cover the needs of the sponsor as well as those of the family members to avoid them becoming a burden on the public authorities. The level of income is set at a net amount equal to 110% of the average guaranteed minimum monthly income + 10% per dependent person in Belgium: this amounts to 2.323,07 euro/month. + 232 euro per dependent person in Belgium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Family members of refugees are always exempt from paying a fee, regardless on whether the application was submitted within six months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Every adult applicant needs to include in the application an extract from the judicial records of their file. In addition, every applicant needs to prove not to suffer from any of the diseases that may endanger public health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief description of the procedure to follow:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applications are lodged by family members at Belgian embassies or consulates in their country of residence. Once the application is received with all supporting documents, the Immigration Office has a 9 months-period to take a decision on the application (extendable by 3 more months, twice).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Persons authorised to stay in Belgium for reasons of family reunification with a third country national must present themselves to the municipal administration of the place of residence within 8 working days. They are registered in the National Register (Foreigners Register) and are issued a residence card (“A-type”) of limited duration. The residence permit of the family member may be withdrawn or not renewed if the requirements are no longer met before the autonomous stay is granted. This may happen, for example, if the condition on sufficient, stable and regular resources is no longer met or if a marriage dissolves (the residence permit will not be withdrawn if the separation resulted from domestic violence). The residence permit may also be withdrawn when false or misleading information was used during the family reunification process or fraud was committed, or where there are founded reasons to suspect that the marriage, partnership or adoption has been concluded to allow the person concerned to enter or remain in Belgium. Since the residence of the family members depends on the residence of the sponsor, the residence permit may also be withdrawn or not renewed if the sponsor loses the residence permit, for example when the international protection status of the sponsor is ended.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">An application for family reunification can be rejected on grounds of public order or national security.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reunified family members’ rights:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Refugees have initially only a limited residence right, which can become unlimited. During the first five years, the residence permit of the family member is of limited duration (one year) and conditional. After this five-year period, and if the sponsor has acquired (by then) a permit of unlimited duration, a residence permit of unlimited duration is also granted to the family member.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">It is common that the family member of a beneficiary of international protection, once arrived in Belgium, applies for international protection as they may also be entitled to it. The application will be examined with the content of the asylum application of the sponsor. If the application for international protection is rejected, the family member will keep his or her residence right based on family reunification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beneficiaries of subsidiary protection:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Right to family reunification for beneficiaries of subsidiary protection:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Time period for which exceptions apply for beneficiaries of subsidiary protection: There are no more favourable conditions applied for the family reunification of beneficiaries of subsidiary protection. They have to fulfil the general conditions for family reunification, like any other sponsor, and a two-year waiting period applies for them, before they can launch the procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eligible family members:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Three categories of persons may join a beneficiary of subsidiary protection in Belgium:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The sponsor must have an accommodation suitable for the size of the family;</w:t>
+        <w:t xml:space="preserve">a spouse or registered partner including same-sex partners. Both partners must be over the age of 21. The spouse or partner must come and live with the beneficiary in Belgium. Polygamous marriages are excluded, only one of the wives can join the beneficiary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The sponsor must have healthcare insurance, covering the sponsor and the family members;</w:t>
+        <w:t xml:space="preserve">minor child (below age of 18) of the sponsor or of the spouse.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">a dependent, unmarried child aged 18 or older with a disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conditions for family reunification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> A two-year waiting period applies, before they can launch the procedure. Then, the general conditions of family reunification need to be met:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The sponsor must have an accommodation suitable for the size of the family;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The sponsor must have healthcare insurance, covering the sponsor and the family members;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">The sponsor must have sufficient, stable and regular means of subsistence, to cover the needs of the sponsor as well as those of the family members to avoid them becoming a burden on the public authorities. The level of income is set at a net amount equal to 110% of the average guaranteed minimum monthly income + 10% per dependent person in Belgium: this amounts to 2.323,07 euro/month. + 232 euro per dependent person in Belgium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A fee must be paid when starting the procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brief description of the procedure to follow:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Applications are lodged by family members at Belgian embassies or consulates in their country of residence. Once the application is received with all supporting documents, the Immigration Office has a 9 months-period to take a decision on the application (extendable by 3 more months, twice).</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2768,52 +3187,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brief description of the procedure:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Reunified family members’ rights (in particular, length of first and subsequent residence permits, access to integration programmes/measures):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If a family member applies for international protection after arrival</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId24"/>
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2866,199 +3285,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Forms of protection - Belgium</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="190E881B"/>
+    <w:nsid w:val="4DAB97D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3162,51 +3614,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9847C64E"/>
+    <w:nsid w:val="D44FF0D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3310,51 +3762,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="08586517"/>
+    <w:nsid w:val="351C983A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3458,51 +3910,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="BDC2C8DA"/>
+    <w:nsid w:val="E385A7B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3606,51 +4058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="92A51BBB"/>
+    <w:nsid w:val="2C679012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3754,51 +4206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="FA0DB65B"/>
+    <w:nsid w:val="CAD61B8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3902,51 +4354,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9D5A8F99"/>
+    <w:nsid w:val="7DE93CBC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="936A8B94"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4049,52 +4649,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="9CCB5AAF"/>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="E6D8E422"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4197,52 +4797,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="A1FEB797"/>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="07940E9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4345,52 +4945,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="4E0ABDB7"/>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="4F72A039"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4493,52 +5093,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="ED729BF5"/>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="6C145BDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4641,52 +5241,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="DBB91567"/>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="D06B14A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4824,50 +5424,53 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4948,55 +5551,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/cgi/article_body.pl?language=fr&amp;caller=summary&amp;pub_date=13-08-22&amp;numac=2013000536" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/cgi_loi/article.pl?language=fr&amp;lg_txt=f&amp;cn_search=2017112117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/eli/loi/1980/12/15/1980121550/justel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/en#:~:text=The%20CGRS%20offers%20protection%20to%20foreigners%20who%20fear,examines%20each%20application%20for%20asylum%20individually%20and%20independently." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/eli/loi/1980/12/15/1980121550/justel#LNK0063" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/eli/arrete/2017/09/15/2017013285/moniteur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/eli/arrete/2018/09/02/2018203970/justel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/sites/default/files/brochures/recognised_-_you_are_recognised_as_a_refugee_in_belgium_-_eng_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/sites/default/files/brochures/subsidiary_-_subsidiary_protection_-_eng.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedasilinfo.be/en/theme/living-belgium" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedasilinfo.be/en/theme/work" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedasilinfo.be/en/theme/learn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedasilinfo.be/en/theme/health" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedasilinfo.be/en/theme/asylum-and-procedure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mydiploma.be/recognitions/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mydiploma.be/alternatives/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8263" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8264" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8266" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8267" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8268" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8269" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8270" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8271" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8272" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8273" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8274" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8275" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8276" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8277" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8278" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8279" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8280" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8281" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8282" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8283" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8284" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/cgi/article_body.pl?language=fr&amp;caller=summary&amp;pub_date=13-08-22&amp;numac=2013000536" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/cgi_loi/article.pl?language=fr&amp;lg_txt=f&amp;cn_search=2017112117" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/eli/loi/1980/12/15/1980121550/justel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/en#:~:text=The%20CGRS%20offers%20protection%20to%20foreigners%20who%20fear,examines%20each%20application%20for%20asylum%20individually%20and%20independently." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dofi.ibz.be/en" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/eli/loi/1980/12/15/1980121550/justel#LNK0063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/eli/arrete/2017/09/15/2017013285/moniteur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/eli/arrete/2018/09/02/2018203970/justel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/sites/default/files/brochures/recognised_-_you_are_recognised_as_a_refugee_in_belgium_-_eng_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/sites/default/files/brochures/subsidiary_-_subsidiary_protection_-_eng.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedasilinfo.be/en/theme/living-belgium" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedasilinfo.be/en/theme/work" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedasilinfo.be/en/theme/learn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedasilinfo.be/en/theme/health" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedasilinfo.be/en/theme/asylum-and-procedure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mydiploma.be/recognitions/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mydiploma.be/alternatives/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>