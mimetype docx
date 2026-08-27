--- v0 (2026-06-18)
+++ v1 (2026-08-27)
@@ -13,134 +13,138 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Providus published two studies on the experience of integration of Ukrainian civilians in Latvia zzzzzz</w:t>
+          <w:t xml:space="preserve">Providus published two studies on the experience of integration of Ukrainian civilians in Latvia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Providus published two studies on the experience of integration of Ukrainian civilians in Latvia, providing insights on the work of local governments, initiatives of non-governmental organisations and future policies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first study “Experience of Latvian municipalities in the reception of Ukrainian civilians: from crisis to long-term solutions" assessed how municipalities were able to adapt to this crisis, what assistance they provided and what were the main challenges in receiving Ukrainian civilians. The conclusions are essential to strengthen Latvia's ability to respond to similar crises in the future. The study is available in Latvian here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The second study “The phenomenon of NGOs formed by Ukrainian refugees in Latvia: growth, challenges and sustainability" assessed the dynamics of the development of non-governmental organizations (NGOs) formed by Ukrainian civilians in Latvia, to identify their success factors, challenges and sustainability prospects. The study is available in Latvian </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public Policy Centre Providus | Sabiedriskās politikas centrs Providus (3 June, 2025), Latvijas pašvaldību pieredze Ukrainas civiliedzīvotāju uzņemšanā: no krīzes līdz ilgtermiņa risinājumiem” [Study "Experience of Latvian municipalities in the reception of Ukrainian civilians: from crisis to long-term solutions],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://providus.lv/petijumi/petijums-latvijas-pasvaldibu-pieredze-ukrainas-civiliedzivotaju-uznemsana-no-krizes-lidz-ilgtermina-risinajumiem/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public Policy Centre Providus | Sabiedriskās politikas centrs Providus (3 June, 2025), Pētījums “Ukrainas bēgļu veidoto NVO fenomens Latvijā: izaugsme, izaicinājumi un ilgtspēja” [Study "The phenomenon of NGOs formed by Ukrainian refugees in Latvia: growth, challenges and sustainability"],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://providus.lv/petijumi/petijums-ukrainas-beglu-veidoto-nvo-fenomens-latvija-izaugsme-izaicinajumi-un-ilgtspeja/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -269,187 +273,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="67E69BAD"/>
+    <w:nsid w:val="FC23ADB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -682,51 +719,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/providus-published-two-studies-experience-integration-ukrainian-civilians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providus.lv/wp-content/uploads/2025/06/UkrainuNVOpetijums_gala_mazaks-compressed.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providus.lv/petijumi/petijums-latvijas-pasvaldibu-pieredze-ukrainas-civiliedzivotaju-uznemsana-no-krizes-lidz-ilgtermina-risinajumiem/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providus.lv/petijumi/petijums-ukrainas-beglu-veidoto-nvo-fenomens-latvija-izaugsme-izaicinajumi-un-ilgtspeja/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>