--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -285,51 +285,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -442,51 +442,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FC23ADB3"/>
+    <w:nsid w:val="94DD5C07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>