--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -230,51 +230,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +366,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="27BAD1B4"/>
+    <w:nsid w:val="B43797EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>