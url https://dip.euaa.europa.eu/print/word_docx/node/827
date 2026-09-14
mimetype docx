--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">New AMIF project - Border police training on the treatment of foreigners residing illegally in Croatia zzzzzz</w:t>
+          <w:t xml:space="preserve">New AMIF project - Border police training on the treatment of foreigners residing illegally in Croatia</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 22 May 2025, the Directorate for European Affairs, International Relations and EU Funds and the Ministry of the Interior of Croatia signed an agreement for the direct allocation of funds to implement the AMIF project "Training of Border Police Officers on the Treatment of Third-Country Nationals Illegally Staying in Croatia." The project aims to train border police officers in applying return procedures in line with EU and national legal standards. Seminars will equip participants with the necessary knowledge to ensure consistent and lawful practices.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The total project value is EUR 370,000 (including VAT), with 75% co-financed by the Asylum, Migration and Integration Fund (AMIF) and 25% covered by the State Budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministarstvo unutarnjih poslova (3 June, 2025), Sklopljen Sporazum o izravnoj dodjeli financijskih sredstava za provedbu projekta „Obuka službenika granične policije o postupanju prema državljanima trećih zemalja koji nezakonito borave u Republici Hrvatskoj“ [Agreement on the Direct Allocation of Financial Resources for the Implementation of the Project "Training of Border Police Officers on the Treatment of Third-Country Nationals Illegally Residing in the Republic of Croatia"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mup.gov.hr/vijesti/sklopljen-sporazum-o-izravnoj-dodjeli-financijskih-sredstava-za-provedbu-projekta-obuka-sluzbenika-granicne-policije-o-postupanju-prema-drzavljanima-trecih-zemalja-koji-nezakonito-borave-u-republici-hrvatskoj/294784</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B43797EE"/>
+    <w:nsid w:val="0A26315B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/new-amif-project-border-police-training-treatment-foreigners-residing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/sklopljen-sporazum-o-izravnoj-dodjeli-financijskih-sredstava-za-provedbu-projekta-obuka-sluzbenika-granicne-policije-o-postupanju-prema-drzavljanima-trecih-zemalja-koji-nezakonito-borave-u-republici-hrvatskoj/294784" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/new-amif-project-border-police-training-treatment-foreigners-residing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/sklopljen-sporazum-o-izravnoj-dodjeli-financijskih-sredstava-za-provedbu-projekta-obuka-sluzbenika-granicne-policije-o-postupanju-prema-drzavljanima-trecih-zemalja-koji-nezakonito-borave-u-republici-hrvatskoj/294784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>