--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -248,51 +248,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -384,51 +384,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E49E02C6"/>
+    <w:nsid w:val="A4D22454"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>