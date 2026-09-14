--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">New AMIF project promoted to improve conditions at the Transit Reception Center for Foreigners in Tovarnik zzzzzz</w:t>
+          <w:t xml:space="preserve">New AMIF project promoted to improve conditions at the Transit Reception Center for Foreigners in Tovarnik</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 6 May 2025, the Directorate for European Affairs, International Relations and EU Funds approved the direct allocation of financial resources to the Border Directorate of the Police Directorate for the implementation of the project </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Improving Accommodation and Working Conditions in the Transit Reception Centre for Foreigners Tovarnik"</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, under the Asylum, Migration and Integration Fund (AMIF). The corresponding agreement was signed on 22 May 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -72,54 +85,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The total project value is EUR 500,000 (including VAT), with 75% (EUR 375,000) financed by AMIF and the remaining 25% (EUR 125,000) covered by the Croatian state budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministarstvo unutarnjih poslova (3 June, 2025), AMIF projekt: Poboljšanje uvjeta smještaja i rada u Tranzitnom prihvatnom centru za strance Tovarnik [AMIF project: Improvement of accommodation and working conditions in the Transit Reception Center for Foreigners Tovarnik],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mup.gov.hr/vijesti/amif-projekt-poboljsanje-uvjeta-smjestaja-i-rada-u-tranzitnom-prihvatnom-centru-za-strance-tovarnik/294785</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -150,52 +164,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -248,187 +262,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A4D22454"/>
+    <w:nsid w:val="A76BEED2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,55 +704,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/new-amif-project-promoted-improve-conditions-transit-reception-center" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/amif-projekt-poboljsanje-uvjeta-smjestaja-i-rada-u-tranzitnom-prihvatnom-centru-za-strance-tovarnik/294785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/new-amif-project-promoted-improve-conditions-transit-reception-center" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/amif-projekt-poboljsanje-uvjeta-smjestaja-i-rada-u-tranzitnom-prihvatnom-centru-za-strance-tovarnik/294785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>