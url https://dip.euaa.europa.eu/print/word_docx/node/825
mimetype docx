--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -244,51 +244,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -380,51 +380,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4792C293"/>
+    <w:nsid w:val="5ED0FE68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>