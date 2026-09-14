--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">New AMIF project on the improvement of accommodation and working conditions in the Reception Centre in Ježevo zzzzzz</w:t>
+          <w:t xml:space="preserve">New AMIF project on the improvement of accommodation and working conditions in the Reception Centre in Ježevo</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 6 May 2025, the Directorate for European Affairs, International Relations and EU Funds approved the direct allocation of funds for the AMIF project "Improving Accommodation and Working Conditions in the Reception Centre for Foreigners in Ježevo – Phase III."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The project aims to enhance living conditions for third-country nationals and other irregular migrants housed in the centre, as well as improve the working environment for police and civil servants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The total project value is €680,000 (including VAT), co-financed 75% by the Asylum, Migration and Integration Fund (AMIF) and 25% by the State Budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -68,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministarstvo unutarnjih poslova (3 June, 2025), Poboljšanje uvjeta smještaja i rada u Prihvatnom centru za strance u Ježevu – III. Faza [Improvement of accommodation and working conditions in the Reception Centre for Foreigners in Ježevo – Phase III],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mup.gov.hr/vijesti/poboljsanje-uvjeta-smjestaja-i-rada-u-prihvatnom-centru-za-strance-u-jezevu-iii-faza/294783</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5ED0FE68"/>
+    <w:nsid w:val="2AC4B364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/new-amif-project-improvement-accommodation-and-working-conditions-reception" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/poboljsanje-uvjeta-smjestaja-i-rada-u-prihvatnom-centru-za-strance-u-jezevu-iii-faza/294783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/new-amif-project-improvement-accommodation-and-working-conditions-reception" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/poboljsanje-uvjeta-smjestaja-i-rada-u-prihvatnom-centru-za-strance-u-jezevu-iii-faza/294783" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>