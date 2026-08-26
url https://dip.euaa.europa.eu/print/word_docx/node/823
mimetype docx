--- v0 (2026-06-16)
+++ v1 (2026-08-26)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">European Commission proposed extended and coordinated support for displaced persons from Ukraine in the EU zzzzzz</w:t>
+          <w:t xml:space="preserve">European Commission proposed extended and coordinated support for displaced persons from Ukraine in the EU</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">From the press release of the European Commission:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Today, the Commission is setting out a common European path for the future of Ukrainian refugees in the EU. This will ensure stability and continued protection, while also paving the way for a transition out of temporary protection once the necessary conditions are met. By doing so, the Commission is reinforcing its unwavering commitment to support Ukraine for as long as needed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
@@ -194,54 +207,55 @@
         </w:rPr>
         <w:t xml:space="preserve">The activation of the Temporary Protection Directive set out a common EU approach, giving predictability and legal certainty both to the displaced persons from Ukraine and to the Member States. It has provided immediate protection while also preventing an additional strain on already overstretched national asylum systems. Temporary protection, currently in place until March 2026, has therefore proven to be an effective and proportionate response to the exceptional circumstances. If the circumstances change in Ukraine, allowing for a gradual return and sustainable reintegration in Ukraine, the Commission can make a proposal to the Council to suspend the temporary protection earlier than its foreseen end date."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Commission (4 June, 2025), [Commission proposes predictable and common European way forward for Ukrainian refugees in the EU],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/commission/presscorner/detail/en/ip_25_1391</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.06.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -272,52 +286,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -370,187 +384,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EAFF5447"/>
+    <w:nsid w:val="D74FB074"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -779,55 +826,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/european-commission-proposed-extended-and-coordinated-support-displaced" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_25_1391" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/european-commission-proposed-extended-and-coordinated-support-displaced" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_25_1391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>