--- v1 (2026-08-26)
+++ v2 (2026-08-29)
@@ -22,62 +22,50 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">European Commission proposed extended and coordinated support for displaced persons from Ukraine in the EU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">From the press release of the European Commission:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Today, the Commission is setting out a common European path for the future of Ukrainian refugees in the EU. This will ensure stability and continued protection, while also paving the way for a transition out of temporary protection once the necessary conditions are met. By doing so, the Commission is reinforcing its unwavering commitment to support Ukraine for as long as needed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">President von der Leyen said: “Since 2022 we have provided protection for those fleeing Russia's war of aggression against Ukraine and we continue to do so. And together with Ukraine we pave the way for people to be able to return and rebuild their homes once it is safe.”</w:t>
       </w:r>
     </w:p>
@@ -207,51 +195,51 @@
         </w:rPr>
         <w:t xml:space="preserve">The activation of the Temporary Protection Directive set out a common EU approach, giving predictability and legal certainty both to the displaced persons from Ukraine and to the Member States. It has provided immediate protection while also preventing an additional strain on already overstretched national asylum systems. Temporary protection, currently in place until March 2026, has therefore proven to be an effective and proportionate response to the exceptional circumstances. If the circumstances change in Ukraine, allowing for a gradual return and sustainable reintegration in Ukraine, the Commission can make a proposal to the Council to suspend the temporary protection earlier than its foreseen end date."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Commission (4 June, 2025), [Commission proposes predictable and common European way forward for Ukrainian refugees in the EU],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/commission/presscorner/detail/en/ip_25_1391</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.06.2025</w:t>
       </w:r>
@@ -286,52 +274,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -396,51 +384,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -553,51 +541,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D74FB074"/>
+    <w:nsid w:val="DE8F1CD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -826,51 +814,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/european-commission-proposed-extended-and-coordinated-support-displaced" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_25_1391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/european-commission-proposed-extended-and-coordinated-support-displaced" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_25_1391" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>